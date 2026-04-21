--- v1 (2026-01-21)
+++ v2 (2026-04-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="894" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1014" uniqueCount="395">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
@@ -1379,50 +1379,182 @@
     <t>Portarias_x000D_
 Termos de referência, homologação e adjudicação de licitação_x000D_
 Avisos de Licitação</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Portarias nº 01; 02; 03; 04; 05/2026</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Publicação de Portarias nº 06; 07; 08; 09/2026</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>PORTARIAS_x000D_
 EXTRATO DE LICITAÇÃO</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>EDITAL DE CONVOCAÇÃO</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>Portaria - Declara Luto Oficial</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>PROPOSIÇÕES DE LEI N° 01; 02; 03; 04; 05; 06; 07; 08; 09;_x000D_
+PORTARIA Nº 13</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>Extrato de Licitação_x000D_
+Portarias</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>Proposições de lei aprovadas na 2ª reunião ordinária de 2026._x000D_
+Requerimentos aprovados na 2ª reunião ordinária de 2026._x000D_
+Portarias</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>Edital de credenciamento;_x000D_
+Aditivo de Licitação</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>Documentos 3ª reunião ordinária 2026 _x000D_
+Proposições de Lei_x000D_
+Resolução_x000D_
+Requerimentos</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>Ata da comissão de licitação, prorrogação de prazo do credenciamento n° 01/2026</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>EXTRATO DE PRORROGAÇÃO EDITAL DE CREDENCIAMENTO</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>Chamamento Público - Credenciamento</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>EDITAL CREDENCIAMENTO</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PROCESSO LICITATÓRIO N° 04/2026 - INEXIGIBILIDADE N° 01/206</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>ATA DA COMISSÃO DE LICITAÇÃO - PROCESSO LICITATÓRIO N° 01/2026 - EDITAL CREDENCIAMENTO N° 01/2026</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>ATA DE CREDENCIAMENTO - PROCESSO LICITATÓRIO 01/2026 - CREDENCIAMENTO N° 01/2026 - EXTRATO DE CREDENCIAMENTO DAS EMPRESAS</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>PROPOSIÇÕES DE LEIS - DECRETO LEGISLATIVO - TERMO DE HOMOLOGAÇÃO DE LICITAÇÃO - EXTRATO DE LICITAÇÃO</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>RETIFICAÇÃO DE EDITAL_x000D_
+HOMOLOGAÇÃO DE LICITAÇÃO_x000D_
+EXTRATO DE PUBLICAÇÃO</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>PORTARIA - DECLARA PONTO FACULTATIVO NA QUINTA-FEIRA SANTA</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>ATA DE COMISSÃO DE LICITAÇÃO_x000D_
+EXTRATO DE LICITAÇÃO_x000D_
+TERMO DE HOMOLOGAÇÃO E ADJUDICAÇÃO DE LICITAÇÃO</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>PROPOSIÇÕES DE LEIS E REQUERIMENTOS</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>Portaria Ponto Facultativo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1714,51 +1846,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F149"/>
+  <dimension ref="A1:F169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -4706,50 +4838,450 @@
       <c r="E148" t="s">
         <v>10</v>
       </c>
       <c r="F148" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
         <v>353</v>
       </c>
       <c r="B149" t="s">
         <v>349</v>
       </c>
       <c r="C149" t="s">
         <v>16</v>
       </c>
       <c r="D149" t="s">
         <v>9</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
       <c r="F149" t="s">
         <v>354</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" t="s">
+        <v>355</v>
+      </c>
+      <c r="B150" t="s">
+        <v>349</v>
+      </c>
+      <c r="C150" t="s">
+        <v>19</v>
+      </c>
+      <c r="D150" t="s">
+        <v>9</v>
+      </c>
+      <c r="E150" t="s">
+        <v>10</v>
+      </c>
+      <c r="F150" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="A151" t="s">
+        <v>357</v>
+      </c>
+      <c r="B151" t="s">
+        <v>349</v>
+      </c>
+      <c r="C151" t="s">
+        <v>22</v>
+      </c>
+      <c r="D151" t="s">
+        <v>9</v>
+      </c>
+      <c r="E151" t="s">
+        <v>10</v>
+      </c>
+      <c r="F151" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152" t="s">
+        <v>359</v>
+      </c>
+      <c r="B152" t="s">
+        <v>349</v>
+      </c>
+      <c r="C152" t="s">
+        <v>36</v>
+      </c>
+      <c r="D152" t="s">
+        <v>9</v>
+      </c>
+      <c r="E152" t="s">
+        <v>10</v>
+      </c>
+      <c r="F152" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" t="s">
+        <v>361</v>
+      </c>
+      <c r="B153" t="s">
+        <v>349</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153" t="s">
+        <v>9</v>
+      </c>
+      <c r="E153" t="s">
+        <v>10</v>
+      </c>
+      <c r="F153" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" t="s">
+        <v>363</v>
+      </c>
+      <c r="B154" t="s">
+        <v>349</v>
+      </c>
+      <c r="C154" t="s">
+        <v>42</v>
+      </c>
+      <c r="D154" t="s">
+        <v>9</v>
+      </c>
+      <c r="E154" t="s">
+        <v>10</v>
+      </c>
+      <c r="F154" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" t="s">
+        <v>365</v>
+      </c>
+      <c r="B155" t="s">
+        <v>349</v>
+      </c>
+      <c r="C155" t="s">
+        <v>45</v>
+      </c>
+      <c r="D155" t="s">
+        <v>9</v>
+      </c>
+      <c r="E155" t="s">
+        <v>10</v>
+      </c>
+      <c r="F155" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156" t="s">
+        <v>367</v>
+      </c>
+      <c r="B156" t="s">
+        <v>349</v>
+      </c>
+      <c r="C156" t="s">
+        <v>48</v>
+      </c>
+      <c r="D156" t="s">
+        <v>9</v>
+      </c>
+      <c r="E156" t="s">
+        <v>10</v>
+      </c>
+      <c r="F156" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" t="s">
+        <v>369</v>
+      </c>
+      <c r="B157" t="s">
+        <v>349</v>
+      </c>
+      <c r="C157" t="s">
+        <v>51</v>
+      </c>
+      <c r="D157" t="s">
+        <v>9</v>
+      </c>
+      <c r="E157" t="s">
+        <v>10</v>
+      </c>
+      <c r="F157" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" t="s">
+        <v>371</v>
+      </c>
+      <c r="B158" t="s">
+        <v>349</v>
+      </c>
+      <c r="C158" t="s">
+        <v>54</v>
+      </c>
+      <c r="D158" t="s">
+        <v>9</v>
+      </c>
+      <c r="E158" t="s">
+        <v>10</v>
+      </c>
+      <c r="F158" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159" t="s">
+        <v>373</v>
+      </c>
+      <c r="B159" t="s">
+        <v>349</v>
+      </c>
+      <c r="C159" t="s">
+        <v>57</v>
+      </c>
+      <c r="D159" t="s">
+        <v>9</v>
+      </c>
+      <c r="E159" t="s">
+        <v>10</v>
+      </c>
+      <c r="F159" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" t="s">
+        <v>375</v>
+      </c>
+      <c r="B160" t="s">
+        <v>349</v>
+      </c>
+      <c r="C160" t="s">
+        <v>60</v>
+      </c>
+      <c r="D160" t="s">
+        <v>9</v>
+      </c>
+      <c r="E160" t="s">
+        <v>10</v>
+      </c>
+      <c r="F160" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" t="s">
+        <v>377</v>
+      </c>
+      <c r="B161" t="s">
+        <v>349</v>
+      </c>
+      <c r="C161" t="s">
+        <v>63</v>
+      </c>
+      <c r="D161" t="s">
+        <v>9</v>
+      </c>
+      <c r="E161" t="s">
+        <v>10</v>
+      </c>
+      <c r="F161" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" t="s">
+        <v>379</v>
+      </c>
+      <c r="B162" t="s">
+        <v>349</v>
+      </c>
+      <c r="C162" t="s">
+        <v>66</v>
+      </c>
+      <c r="D162" t="s">
+        <v>9</v>
+      </c>
+      <c r="E162" t="s">
+        <v>10</v>
+      </c>
+      <c r="F162" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" t="s">
+        <v>381</v>
+      </c>
+      <c r="B163" t="s">
+        <v>349</v>
+      </c>
+      <c r="C163" t="s">
+        <v>69</v>
+      </c>
+      <c r="D163" t="s">
+        <v>9</v>
+      </c>
+      <c r="E163" t="s">
+        <v>10</v>
+      </c>
+      <c r="F163" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" t="s">
+        <v>383</v>
+      </c>
+      <c r="B164" t="s">
+        <v>349</v>
+      </c>
+      <c r="C164" t="s">
+        <v>72</v>
+      </c>
+      <c r="D164" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" t="s">
+        <v>10</v>
+      </c>
+      <c r="F164" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" t="s">
+        <v>385</v>
+      </c>
+      <c r="B165" t="s">
+        <v>349</v>
+      </c>
+      <c r="C165" t="s">
+        <v>75</v>
+      </c>
+      <c r="D165" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" t="s">
+        <v>10</v>
+      </c>
+      <c r="F165" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" t="s">
+        <v>387</v>
+      </c>
+      <c r="B166" t="s">
+        <v>349</v>
+      </c>
+      <c r="C166" t="s">
+        <v>78</v>
+      </c>
+      <c r="D166" t="s">
+        <v>9</v>
+      </c>
+      <c r="E166" t="s">
+        <v>10</v>
+      </c>
+      <c r="F166" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" t="s">
+        <v>389</v>
+      </c>
+      <c r="B167" t="s">
+        <v>349</v>
+      </c>
+      <c r="C167" t="s">
+        <v>81</v>
+      </c>
+      <c r="D167" t="s">
+        <v>9</v>
+      </c>
+      <c r="E167" t="s">
+        <v>10</v>
+      </c>
+      <c r="F167" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" t="s">
+        <v>391</v>
+      </c>
+      <c r="B168" t="s">
+        <v>349</v>
+      </c>
+      <c r="C168" t="s">
+        <v>84</v>
+      </c>
+      <c r="D168" t="s">
+        <v>9</v>
+      </c>
+      <c r="E168" t="s">
+        <v>10</v>
+      </c>
+      <c r="F168" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" t="s">
+        <v>393</v>
+      </c>
+      <c r="B169" t="s">
+        <v>349</v>
+      </c>
+      <c r="C169" t="s">
+        <v>87</v>
+      </c>
+      <c r="D169" t="s">
+        <v>9</v>
+      </c>
+      <c r="E169" t="s">
+        <v>10</v>
+      </c>
+      <c r="F169" t="s">
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>