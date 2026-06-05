--- v2 (2026-04-21)
+++ v3 (2026-06-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1014" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1050" uniqueCount="407">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
@@ -1511,50 +1511,87 @@
   <si>
     <t>315</t>
   </si>
   <si>
     <t>PORTARIA - DECLARA PONTO FACULTATIVO NA QUINTA-FEIRA SANTA</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>ATA DE COMISSÃO DE LICITAÇÃO_x000D_
 EXTRATO DE LICITAÇÃO_x000D_
 TERMO DE HOMOLOGAÇÃO E ADJUDICAÇÃO DE LICITAÇÃO</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>PROPOSIÇÕES DE LEIS E REQUERIMENTOS</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Portaria Ponto Facultativo</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO E EXTRATO DE TERMO ADITIVO</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>Proposições de Lei e Requerimentos aprovados na 6ª reunião ordinária.</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>EXTRATO DE LICITAÇÃO; TERMO DE RATIFICAÇÃO, HOMOLOGAÇÃO E ADJUDICAÇÃO DE PROCESSO DE DISPENSA DE LICITAÇÃO</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>DIÁRIO OFICIAL DO LEGISLATIVO n° 27/2026 - EDITAL DE CONVOCAÇÃO DA 2ª REUNIÃO EXTRAORDINÁRIA</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>PROPOSIÇÕES DE LEI_x000D_
+PORTARIA</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>DIÁRIO OFICIAL DO LEGISLATIVO n° 29/2026 - EDITAL DE CONVOCAÇÃO DA 3ª REUNIÃO EXTRAORDINÁRIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1846,51 +1883,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F169"/>
+  <dimension ref="A1:F175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -5238,50 +5275,170 @@
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
         <v>393</v>
       </c>
       <c r="B169" t="s">
         <v>349</v>
       </c>
       <c r="C169" t="s">
         <v>87</v>
       </c>
       <c r="D169" t="s">
         <v>9</v>
       </c>
       <c r="E169" t="s">
         <v>10</v>
       </c>
       <c r="F169" t="s">
         <v>394</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" t="s">
+        <v>395</v>
+      </c>
+      <c r="B170" t="s">
+        <v>349</v>
+      </c>
+      <c r="C170" t="s">
+        <v>90</v>
+      </c>
+      <c r="D170" t="s">
+        <v>9</v>
+      </c>
+      <c r="E170" t="s">
+        <v>10</v>
+      </c>
+      <c r="F170" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" t="s">
+        <v>397</v>
+      </c>
+      <c r="B171" t="s">
+        <v>349</v>
+      </c>
+      <c r="C171" t="s">
+        <v>93</v>
+      </c>
+      <c r="D171" t="s">
+        <v>9</v>
+      </c>
+      <c r="E171" t="s">
+        <v>10</v>
+      </c>
+      <c r="F171" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" t="s">
+        <v>399</v>
+      </c>
+      <c r="B172" t="s">
+        <v>349</v>
+      </c>
+      <c r="C172" t="s">
+        <v>96</v>
+      </c>
+      <c r="D172" t="s">
+        <v>9</v>
+      </c>
+      <c r="E172" t="s">
+        <v>10</v>
+      </c>
+      <c r="F172" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" t="s">
+        <v>401</v>
+      </c>
+      <c r="B173" t="s">
+        <v>349</v>
+      </c>
+      <c r="C173" t="s">
+        <v>99</v>
+      </c>
+      <c r="D173" t="s">
+        <v>9</v>
+      </c>
+      <c r="E173" t="s">
+        <v>10</v>
+      </c>
+      <c r="F173" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" t="s">
+        <v>403</v>
+      </c>
+      <c r="B174" t="s">
+        <v>349</v>
+      </c>
+      <c r="C174" t="s">
+        <v>102</v>
+      </c>
+      <c r="D174" t="s">
+        <v>9</v>
+      </c>
+      <c r="E174" t="s">
+        <v>10</v>
+      </c>
+      <c r="F174" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" t="s">
+        <v>405</v>
+      </c>
+      <c r="B175" t="s">
+        <v>349</v>
+      </c>
+      <c r="C175" t="s">
+        <v>105</v>
+      </c>
+      <c r="D175" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" t="s">
+        <v>10</v>
+      </c>
+      <c r="F175" t="s">
+        <v>406</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>