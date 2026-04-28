--- v0 (2026-01-21)
+++ v1 (2026-04-28)
@@ -54,207 +54,207 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Roni Enfermeiro, Antônio Bituri do Táxi, Cláudio da Patrol, Karina Vasconcelos, Levi da Costa Campos</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/278/lei_complementar_1841-2020_-_mensagem_e_projeto_de_lei.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/278/lei_complementar_1841-2020_-_mensagem_e_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Complementar n° 1.808, de 16 de abril de 2019, que altera disposições do Código Tributário do Município de Entre Rios de Minas e dá outras providências</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Walter Resende Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/277/lei_1837_projeto_de_lei_n04_-2020.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/277/lei_1837_projeto_de_lei_n04_-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito suplementar para transferência de recursos financeiros para o reforço do custeio das ações e serviços de saúde destinada ao Hospital Cassiano Campolina, conforme Resolução SES/MG n° 6.822 de 30 de agosto de 2019</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Antônio Bituri do Táxi</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/311/lei_1852_-_2020_projeto_de_lei_n07.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/311/lei_1852_-_2020_projeto_de_lei_n07.pdf</t>
   </si>
   <si>
     <t>Altera o nome de logradouro público e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/299/lei_1849_-2020_projeto_de_lei_n11.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/299/lei_1849_-2020_projeto_de_lei_n11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/283/lei_1845_-2020_oficio_n092.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/283/lei_1845_-2020_oficio_n092.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/282/lei_1844-_2020_oficio_n091.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/282/lei_1844-_2020_oficio_n091.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar parceria entre a administração pública municipal e a organização da sociedade civil denominada ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE ENTRE RIOS DE MINAS APAE/ERM, conforme disposto na Lei Federal n° 13.019/2014, com a redação dada pela Lei n° 13.204/2015</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/296/lei_1846_-2020_projeto_de_lei_n15.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/296/lei_1846_-2020_projeto_de_lei_n15.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso II, do art. 4° da Lei Municipal n° 1830/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/297/lei_1847_-_2020_oficio_n103__.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/297/lei_1847_-_2020_oficio_n103__.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de pagamento proporcional de Alvará de Localização e Fiscalização de Funcionamento no âmbito do Município de Entre Rios de Minas em razão da pandemia causada pelo novo Coronavírus (COVID-19)</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/298/lei_1848_-2020_projeto_de_lei_n17.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/298/lei_1848_-2020_projeto_de_lei_n17.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e dá outras providências</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/309/projeto_de_lei_no_18-2020.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/309/projeto_de_lei_no_18-2020.pdf</t>
   </si>
   <si>
     <t>Ratifica o 5° Termo Aditivo ao Contrato de Consórcio do CODAP — Consórcio Público para o Desenvolvimento do Alto Paraopeba</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/310/projeto_de_lei_no_19-2020.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/310/projeto_de_lei_no_19-2020.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público que menciona e dá outras providências</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/312/projeto_de_lei_no_21-2020.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/312/projeto_de_lei_no_21-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar e dá outras providências</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/314/projeto_de_lei_no_22-2020_1.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/314/projeto_de_lei_no_22-2020_1.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -558,68 +558,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/278/lei_complementar_1841-2020_-_mensagem_e_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/277/lei_1837_projeto_de_lei_n04_-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/311/lei_1852_-_2020_projeto_de_lei_n07.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/299/lei_1849_-2020_projeto_de_lei_n11.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/283/lei_1845_-2020_oficio_n092.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/282/lei_1844-_2020_oficio_n091.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/296/lei_1846_-2020_projeto_de_lei_n15.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/297/lei_1847_-_2020_oficio_n103__.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/298/lei_1848_-2020_projeto_de_lei_n17.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/309/projeto_de_lei_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/310/projeto_de_lei_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/312/projeto_de_lei_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/314/projeto_de_lei_no_22-2020_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/278/lei_complementar_1841-2020_-_mensagem_e_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/277/lei_1837_projeto_de_lei_n04_-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/311/lei_1852_-_2020_projeto_de_lei_n07.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/299/lei_1849_-2020_projeto_de_lei_n11.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/283/lei_1845_-2020_oficio_n092.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/282/lei_1844-_2020_oficio_n091.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/296/lei_1846_-2020_projeto_de_lei_n15.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/297/lei_1847_-_2020_oficio_n103__.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/298/lei_1848_-2020_projeto_de_lei_n17.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/309/projeto_de_lei_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/310/projeto_de_lei_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/312/projeto_de_lei_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/314/projeto_de_lei_no_22-2020_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="89.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>