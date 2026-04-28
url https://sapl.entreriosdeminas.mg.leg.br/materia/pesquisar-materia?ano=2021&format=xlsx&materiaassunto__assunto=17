--- v0 (2026-01-21)
+++ v1 (2026-04-28)
@@ -54,257 +54,257 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rodrigo de Paula Santos Silva</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no_23_-_2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no_23_-_2021.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade da Vigilância Sanitária fazer uma vistoria na Comunidade de Madruga da Pedra, tendo em vista uma denúncia cuja água de esgoto, em curso d'água usado para moradores para consumo humano.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_no_76_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_no_76_-_2021_.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação para que a Vigilância Sanitária possa fazer uma vistoria na Comunidade de Madruga da Pedra, haja vista que há uma denúncia acerca da existência de água de esgoto em curso d' água usado pelos moradores para consumo humano._x000D_
 _x000D_
 Em resposta à primeira indicação (n° 23), o Executivo, por meio do Ofício de n° 41/2021, requereu que sejam identificados os nomes dos moradores afetados pelo referido problema._x000D_
 _x000D_
 Diante disso, então, é a presente indicação para informar o nome e o telefone do líder comunitário da região, uma vez que ele poderá discorrer e particularizar de forma mais eficiente os contornos da problemática.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Roni Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_no_100_-__2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_no_100_-__2021_.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e a realização de reparos no primeiro mata burro da estrada da Ponte Funda, localizado após a usina de reciclagem, sentido areal do Rogério, vez que este se encontra danificado.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_no_103_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_no_103_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção e a melhoria das estradas vicinais nas localidades da Gameleira, Pedra Negra, Acaiuaba, São José das Mercês e do_x000D_
 Mata-bois. O trabalho de recuperação das estradas rurais do Município é de extrema importância, tendo em vista que, diariamente, diversos veículos trafegam por estas estradas, realizando diversas atividades, desde o transporte de estudantes até o escoamento da produção de produtos do setor agrícola. Para tanto, sugere-se a realização de um levantamento dos pontos mais críticos das estradas, a fim de que seja elaborado um plano de ação, no qual conste as prioridades, os prazos, as responsabilidades e o monitoramento das intervenções do Poder Público nas vias rurais.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Levi da Costa Campos</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_no_108__-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_no_108__-_2021_.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado os reparos devidos no mata-burro de madeira existente na divisa entre o Adolfo e o Brás, na comunidade da Serra do Camapuã. As estradas da região também estão necessitando de manutenção, especialmente aquelas sentido a propriedade do Sr. Antônio do Sidney, Brás, João Paulino e Adolfo. Além disso, há locais em tais vias que necessitam de urgente instalação de manilhas de rede pluvial, pois há intensas descidas d'água nas suas proximidades.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_no_109_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_no_109_-_2021_.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação n° 135/2020, de minha autoria, solicita que seja realizada a manutenção de um mata burro de ferro localizado na divisa de José_x000D_
 Jorge da Fonseca com Jorge Firmino, na estrada que dá acesso a pedreira na Comunidade de Rua do Fogo. Isso porque os problemas persistem desde então, tendo em vista que algumas chapas estão quebradas vindo a cortar os pneus dos caminhões dos motoristas que passam pelo local. Segue anexa foto do referido mata burro.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Rivael Nunes Machado</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_no_110_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_no_110_-_2021_.pdf</t>
   </si>
   <si>
     <t>À pedido dos moradores locais, solicita que seja feito o patrolamento das vias sentido à região São José das Mercês e da Comunidade do Gambá, tendo em vista as péssimas condições nas quais as vias, atualmente, se encontram.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_116_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_116_-_2021_.pdf</t>
   </si>
   <si>
     <t>Conforme pedido de moradores, solicita que seja realizada a extensão da rede de distribuição de água na Comunidade da Serra do Camapuã, a fim de que seja contemplada a região do imóvel pertencente ao Sr. Rafael do José Mariano, por meio da ligação existente perto da ponte da Serra.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_118_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_118_-_2021_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de patrolar e cascalhar a estrada que dá acesso à propriedade da Sra. Aparecida Miranda, na Comunidade do Sapé, com entrada_x000D_
 próxima ao Morro do Batuta. Justifica-se o pedido considerando outros moradores no entorno que serão beneficiados com a intervenção por parte do Município.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no_122_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no_122_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção e os reparos necessários na ponte situada na Comunidade de São José das Mercês, próxima à residência do "Renato do_x000D_
 Sargento". Conforme demonstram as imagens anexas, a ponte se encontra em péssimas condições, com risco, inclusive, de desabamento. É imprescindível o reforço na estrutura, antes que ocorra qualquer tipo de incidente no local. Ademais disso, o acesso próximo a ponte também se encontra deteriorado, razão pela qual imperiosa a intervenção do Poder Público Municipal.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no_123_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no_123_-_2021_.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento e o cascalhamento da estrada que liga a sede do Município até o Camapuã de Cima e Cocuruto, de modo a permitir melhores_x000D_
 condições de trafegabilidade a todos aqueles que utilizam aquela via, em atenção ao pedido de moradores.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_129_-_2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_129_-_2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um controlador automático na bomba d'água que mantém a Comunidade da Serra do Camapuã. Justifica-se a indicação pois é recorrente a ocorrência de desperdícios de água provenientes da bomba.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no_134_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no_134_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma visita técnica e os devidos reparos na ponte situada na região da Bela Vista, próximo ao Vicente Coelho, tendo em vista que a sua_x000D_
 estrutura está deteriorada. A intervenção do Poder Público no local é de extrema importância para a manutenção da passagem em segurança dos moradores da região.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no_135_-_2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no_135_-_2021.pdf</t>
   </si>
   <si>
     <t>A pedido dos moradores locais, solicita que seja feito o patrolamento e o encascalhamento de uma via localizada na região da Bela Vista, na divisa entre a propriedade de Geraldinho e de Vicente Coelho, tendo em vista as péssimas condições nas quais a estrada, atualmente, se encontra.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_no_140_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_no_140_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os reparos necessários na ponte localizada na "Cachoeira do Tio Osvaldo", que faz a divisa entre os municípios de Entre Rios de_x000D_
 Minas e Resende Costa. A estrutura encontra-se, atualmente, em situação precária, sendo imprescindível a intervenção do Poder Público Municipal para a resolução do problema.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_56_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_56_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que sejam esclarecidos os fatos e enviadas informações a esta Casa a respeito do horário e do número de atendimentos médicos que acontecem na Zona Rural da Pedra Negra._x000D_
 Conforme relatado por moradores locais, são recorrentes os atrasos nos atendimentos. Exemplifica-se a questão no fato de que em uma semana, a chegada do médico estava marcada para 10h00min, sendo iniciada somente às 14h00min. Já em outra, estava marcado às 11h00min, começando apenas às 13h40min. Ademais, também há noticias de que o número de atendimentos, que ocorrem quinzenalmente, reduziu de 15 (quinze) para 10 (dez) consultas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -612,68 +612,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no_23_-_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_no_76_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_no_100_-__2021_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_no_103_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_no_108__-_2021_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_no_109_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_no_110_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_116_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_118_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no_122_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no_123_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_129_-_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no_134_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no_135_-_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_no_140_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_56_-_2021_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no_23_-_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_no_76_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_no_100_-__2021_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_no_103_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_no_108__-_2021_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_no_109_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_no_110_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_116_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_118_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no_122_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no_123_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_129_-_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no_134_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no_135_-_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_no_140_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_56_-_2021_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>