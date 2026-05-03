--- v0 (2026-01-22)
+++ v1 (2026-05-03)
@@ -54,94 +54,94 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rodrigo de Paula Santos Silva</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no_23_-_2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no_23_-_2021.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade da Vigilância Sanitária fazer uma vistoria na Comunidade de Madruga da Pedra, tendo em vista uma denúncia cuja água de esgoto, em curso d'água usado para moradores para consumo humano.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_no_76_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_no_76_-_2021_.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação para que a Vigilância Sanitária possa fazer uma vistoria na Comunidade de Madruga da Pedra, haja vista que há uma denúncia acerca da existência de água de esgoto em curso d' água usado pelos moradores para consumo humano._x000D_
 _x000D_
 Em resposta à primeira indicação (n° 23), o Executivo, por meio do Ofício de n° 41/2021, requereu que sejam identificados os nomes dos moradores afetados pelo referido problema._x000D_
 _x000D_
 Diante disso, então, é a presente indicação para informar o nome e o telefone do líder comunitário da região, uma vez que ele poderá discorrer e particularizar de forma mais eficiente os contornos da problemática.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Levi da Costa Campos</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_116_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_116_-_2021_.pdf</t>
   </si>
   <si>
     <t>Conforme pedido de moradores, solicita que seja realizada a extensão da rede de distribuição de água na Comunidade da Serra do Camapuã, a fim de que seja contemplada a região do imóvel pertencente ao Sr. Rafael do José Mariano, por meio da ligação existente perto da ponte da Serra.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_129_-_2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_129_-_2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um controlador automático na bomba d'água que mantém a Comunidade da Serra do Camapuã. Justifica-se a indicação pois é recorrente a ocorrência de desperdícios de água provenientes da bomba.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -448,68 +448,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no_23_-_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_no_76_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_116_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_129_-_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no_23_-_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_no_76_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_116_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_129_-_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>