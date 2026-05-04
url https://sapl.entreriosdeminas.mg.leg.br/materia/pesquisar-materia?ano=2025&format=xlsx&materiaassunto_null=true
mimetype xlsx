--- v0 (2026-03-07)
+++ v1 (2026-05-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5444" uniqueCount="2625">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5404" uniqueCount="2609">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -7020,100 +7020,50 @@
     <t>"Denomina logradouro público no bairro Centro e dá outras providências."</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2882/projeto_de_lei_n_44-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da gincana de férias de entre rios de minas, e dá outras providências.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2883/projeto_de_lei_n_45-2025.pdf</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2884/projeto_de_lei_n_46-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2.069 de 14 de março de 2025, e dá outras providências</t>
-  </si>
-[...48 lines deleted...]
-usuário dos serviços públicos no âmbito do Poder Legislativo Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3051/projeto_de_lei_no_79-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, composição, competência e funcionamento do Conselho Municipal de Assistência Social de Entre Rios de Minas, e dá outras providências.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2784/projeto_de_lei_n_29a-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2026 e dá outras providências."</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
@@ -8286,56 +8236,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2328/indicacao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2329/indicacao_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2330/indicacao_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2331/indicacao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2332/indicacao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2333/indicacao_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2334/indicacao_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2335/indicacao_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2336/indicacao_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2342/indicacao_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2343/indicacao_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2344/indicacao_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2346/indicacao_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2361/indicacao_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2362/indicacao_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2363/indicacao_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2364/indicacao_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2365/indicacao_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2366/indicacao_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2367/indicacao_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2368/indicacao_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2369/indicacao_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2370/indicacao_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2371/indicacao_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2372/indicacao_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2373/indicacao_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2374/indicacao_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2376/indicacao_n_44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2377/indicacao_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2378/indicacao_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2379/indicacao_n_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2380/indicacao_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2381/indicacao_n_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2382/indicacao_n_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2383/indicacao_n_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2384/indicacao_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2385/indicacao_n_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2386/indicacao_n_54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2387/indicacao_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao_n_56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2389/indicacao_n_57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2390/indicacao_n_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2391/indicacao_n_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2392/indicacao_n_60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2393/indicacao_n_61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2394/indicacao_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2395/indicacao_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2396/indicacao_n_64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2397/indicacao_n_65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_n_66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2399/indicacao_n_67-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2400/indicacao_n_68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2401/indicacao_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_n_71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_n_72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_n_73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_n_75-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_n_76-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_n_77-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_n_78-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_n_79-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_n_80-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_n_81-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_n_85-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_n_86-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_n_87-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_n_88-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2417/indicacao_n_89-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_n_90-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_n_91-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_n_92-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao_n_93-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2422/indicacao_n_94-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2423/indicacao_n_95-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2424/indicacao_n_96-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2425/indicacao_n_97-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao_n_98-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao_n_99-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_n_102-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_n_103-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_n_105-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_n_106-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_n_107-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_n_108-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacao_n_109-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_n_110-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2448/indicacao_n_111-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacao_n_113-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_n_114-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_n_115-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_n_116-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao_n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2455/indicacao_n_118-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_n_119-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_n_120-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2458/indicacao_n_121-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_n_122-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_n_123-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2521/indicacao_n_124-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_n_125-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2520/indicacao_n_126-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_n_127-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2493/indicacao_n_128-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_n_129-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_n_131-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2495/indicacao_n_132-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao_n_133-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_n_134-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_n_135-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2497/indicacao_n_136-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_n_137-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_n_139-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_n_140-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_n_141-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2502/indicacao_n_142-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_n_143-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_n_144-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2516/indicacao_n_145-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2515/indicacao_n_146-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_n_147-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2539/indicacao_n_148-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_n_149-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2530/indicacao_n_150-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_n_151-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2531/indicacao_n_152-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2532/indicacao_n_153-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_n_154-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_n_155-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_n_156-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_n_157-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_n_158-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2546/indicacao_n_160-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_n_161-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_n_162-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_n_163-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2550/indicacao_n_164-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2551/indicacao_n_165-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2552/indicacao_n_166-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_n_167-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_n_168-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2572/indicacao_n_170-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_n_171-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_n_172-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_n_173-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_n_174-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_n_175-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_n_176-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_n_177-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_n_178-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_n_179-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_n_180-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2563/indicacao_n_181-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_n_182-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_n_183-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_n_184-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao_n_185-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_n_187-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao_n_188-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2577/indicacao_n_189-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_n_190-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2579/indicacao_n_191-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao_n_192-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_n_193-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_n_194-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_n_195-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2584/indicacao_n_196-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2585/indicacao_n_197-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_n_198-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2587/indicacao_n_199-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2588/indicacao_n_200-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2589/indicacao_n_201-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2590/indicacao_n_202-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2591/indicacao_n_203-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2592/indicacao_n_204-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2593/indicacao_n_205-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_n_206-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2598/indicacao_n_207-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2599/indicacao_n_208-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_n_209-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2601/indicacao_n_210-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_n_211-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2603/indicacao_n_213-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2604/indicacao_n_214-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_n_215-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_n_216-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2607/indicacao_n_217-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_n_218-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_n_219-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_n_220-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_n_221-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_n_222-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_n_223-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_n_224-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_n_225-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_n_226-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2617/indicacao_n_227-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2618/indicacao_n_228-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_n_229-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2620/indicacao_n_230-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2621/indicacao_n_231-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2622/indicacao_n_232-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2623/indicacao_n_233-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_n_234-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_n_235-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_n_236-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_n_237-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2628/indicacao_n_238-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_n_239-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2670/indicacao_n_240-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2671/indicacao_n_241-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_n_242-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_n_243-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_n_245-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_n_246-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_n_247-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_n_248-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2636/indicacao_n_249-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2637/indicacao_n_250-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao_n_251-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2639/indicacao_n_252-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2640/indicacao_n_253-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2641/indicacao_n_254-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_n_255-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2642/indicacao_n_256-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_n_257-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_n_258-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_n_259-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_n_260-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_n_261-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_n_262-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_n_264-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_n_264-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2666/indicacao_n_266-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2667/indicacao_n_267-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2672/indicacao_n_268-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2668/indicacao_n_269-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2669/indicacao_n_270-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2673/indicacao_n_271-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2674/indicacao_n_272-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_n_273-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2676/indicacao_n_274-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2677/indicacao_n_275-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2678/indicacao_n_276-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2679/indicacao_n_277-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2680/indicacao_n_278-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2681/indicacao_n_279-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2682/indicacao_n_280-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2698/indicacao_n_281-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_n_282-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao_n_283-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_n_284-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2702/indicacao_n_285-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_n_286-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_n_287-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_n_288-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_n_289-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_n_290-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_n_291-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_n_292-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2710/indicacao_n_293-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2711/indicacao_n_294-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2712/indicacao_n_295-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_n_296-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2714/indicacao_n_297-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2715/indicacao_n_298-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2716/indicacao_n_299-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2717/indicacao_n_300-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2718/indicacao_n_301-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2719/indicacao_n_302-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2720/indicacao_n_303-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2721/indicacao_n_304-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2722/indicacao_n_305-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2723/indicacao_n_306-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2724/indicacao_n_307-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2725/indicacao_n_308-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2726/indicacao_n_309-20025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2727/indicacao_n_310-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2728/indicacao_n_311-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2729/indicacao_n_312-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2730/indicacao_n_313-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2731/indicacao_n_314-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2732/indicacao_n_315-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2733/indicacao_n_317-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2734/indicacao_n_318-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2735/indicacao_n_319-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2736/indicacao_n_320-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2737/indicacao_n_322-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_n_322-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2739/indicacao_n_324-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2740/indicacao_n_328-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2741/indicacao_n_329-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2742/indicacao_n_330-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2743/indicacao_n_331-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2744/indicacao_n_332-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2745/indicacao_n_333-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2746/indicacao_n_334-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2747/indicacao_n_335-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2748/indicacao_n_336-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2749/indicacao_n_337-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2750/indicacao_n_338-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2751/indicacao_n_339-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2752/indicacao_n_340-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2753/indicacao_n_341-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2754/indicacao_n_342-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_n_343-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_n_344-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_n_345-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_n_346-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_n_347-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2760/indicacao_n_348-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2761/indicacao_n_349-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_n_350-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_n_351-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2769/indicacao_n_352-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_n_353-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2772/indicacao_n_354-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_n_355-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_n_356-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2775/indicacao_n_357-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_n_358-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_n_359-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_n_361-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2795/indicacao_n_362-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2796/indicacao_n_363-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2797/indicacao_n_364-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2798/indicacao_n_365-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2799/indicacao_n_366-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2800/indicacao_n_367-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2801/indicacao_n_368-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_n_369-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2803/indicacao_n_370-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_n_371-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_n_372-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_n_373-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_n_374-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_n_375-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_n_376-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_n_377-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_n_378-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2812/indicacao_n_379-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_n_380-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2814/indicacao_n_381-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2815/indicacao_n_382-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2816/indicacao_n_383-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2818/indicacao_n_384-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2817/indicacao_n_385-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2819/indicacao_n_386-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2820/indicacao_n_387-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2821/indicacao_n_388-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2822/indicacao_n_389-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2823/indicacao_n_390-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2824/indicacao_n_391-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2825/indicacao_n_392-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2826/indicacao_n_393-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2827/indicacao_n_394-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_n_395-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_n_396-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2830/indicacao_n_397-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_n_398-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_n_399-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_n_400-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_n_401-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_n_402-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_n_403-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_n_404-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_n_405-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_n_406-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_n_407-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2841/indicacao_n_408-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2842/indicacao_n_409-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2843/indicacao_n_410-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2844/indicacao_n_411-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2845/indicacao_n_412-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_n_413-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_n_414-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2848/indicacao_n_416-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2849/indicacao_n_417-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2850/indicacao_n_418-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2851/indicacao_n_419-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2852/indicacao_n_420-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_n_421-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_n_422-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_n_423-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_n_424-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_n_425-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_n_426-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_n_427-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_n_428-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_n_429-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_n_430-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao_n_431-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2867/indicacao_n_432-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2868/indicacao_n_433-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2869/indicacao_n_434-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2870/indicacao_n_435-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2871/indicacao_n_436-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2881/indicacao_n_437-2025_.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2872/indicacao_n_440-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2873/indicacao_n_441-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2874/indicacao_n_442-2025_.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2875/indicacao_n_443-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2876/indicacao_n_444-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2877/indicacao_n_445-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_n_446-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2879/indicacao_n_447-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2880/indicacao_n_448-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_n_449-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_n_450-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_n_451-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_n_452-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_n_453-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_n_454-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_n_455-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_n_456-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_n_457-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_n_458-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_n_458-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2900/indicacao_n_461-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2901/indicacao_n_462-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2902/indicacao_n_463-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_n_464-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_n_465-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_n_466-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_n_467-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_n_468-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_n_469-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_n_471-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_n_472-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2911/indicacao_n_473-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2912/indicacao_n_474-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2913/indicacao_n_475-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2914/indicacao_n_476-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2915/indicacao_n_477-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_n_478-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_n_479-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_n_480-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_n_481-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_n_482-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_n_483-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_n_484-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2936/indicacao_n_485-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2937/indicacao_n_486-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2938/indicacao_n_487-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao_n_488-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2940/indicacao_n_489-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2941/indicacao_n_490-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2942/indicacao_n_491-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2943/indicacao_n_492-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2944/indicacao_n_493-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2945/indicacao_n_494-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2946/indicacao_n_495-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2947/indicacao_n_496-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2948/indicacao_n_498-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2949/indicacao_n_501-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_n_502-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_n_503-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_n_504-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_n_505-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_n_506-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_n_507-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_n_508-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_n_509-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_n_510-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2959/indicacao_n_511-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2960/indicacao_n_512-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2961/indicacao_n_513-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2962/indicacao_n_514-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2963/indicacao_n_515-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_n_517-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2966/indicacao_n_518-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2967/indicacao_n_519-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2968/indicacao_n_520-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2970/indicacao_n_522-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_n_523-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_n_524-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_n_525-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao_n_526-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2994/indicacao_n_527-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2995/indicacao_n_528-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_n_529-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_n_530-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2998/indicacao_n_531-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2999/indicacao_n_532-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3000/indicacao_n_533-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3001/indicacao_n_534-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3002/indicacao_n_535-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3003/indicacao_n_536-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3004/indicacao_n_537-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_n_538-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3006/indicacao_n_539-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_n_540-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3008/indicacao_n_541-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3009/indicacao_n_542-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_n_543-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_n_544-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_n_545-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3013/indicacao_n_546-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_n_547-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_n_548-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_n_549-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_n_550-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_n_551-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_n_552-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_n_553-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_n_554-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_n_555-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_n_556-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3024/indicacao_n_557-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_n_558-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3026/indicacao_n_559-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_n_560-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3028/indicacao_n_561-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3029/indicacao_n_562-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3036/indicacao_n_563-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3037/indicacao_n_564-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3038/indicacao_n_565-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3039/indicacao_n_566-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3041/indicacao_no_567-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3042/indicacao_no_569-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3043/indicacao_no_570-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3053/indicacao_no_571-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3044/indicacao_no_573-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_no_574-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2505/projeto_de_lei_complementar_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2506/projeto_de_lei_complementar_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2964/projeto_de_lei_complementar_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2916/projeto_de_lei_complementar_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2644/projeto_de_lei_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2643/projeto_de_lei_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2526/projeto_de_lei_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2537/projeto_de_lei_n_05-2025_.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2538/projeto_de_lei_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2650/projeto_de_lei_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2645/projeto_de_lei_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2651/projeto_de_lei_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2646/projeto_de_lei_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2647/projeto_de_lei_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2648/projeto_de_lei_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2765/projeto_de_lei_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2766/projeto_de_lei_n_16_de_07_de_marco_de_2025_-_autoria_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2653/projeto_de_lei_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2767/projeto_de_lei_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2768/projeto_de_lei_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2777/projeto_de_lei_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2778/projeto_de_lei_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2779/projeto_de_lei_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2780/projeto_de_lei_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2781/projeto_de_lei_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2782/projeto_de_lei_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2783/projeto_de_lei_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2788/projeto_de_lei_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_lei_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2790/projeto_de_lei_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2791/projeto_de_lei_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2792/projeto_de_lei_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2764/projeto_de_lei_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2917/projeto_de_lei_n_38.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2793/projeto_de_lei_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2794/projeto_de_lei_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2985/projeto_de_lei_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2882/projeto_de_lei_n_44-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2883/projeto_de_lei_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2884/projeto_de_lei_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3114/projeto_de_lei_no_70-2025_-_autoria_amintas_de_moura_ferreira.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3132/projeto_de_lei_no_71-2025_-_autoria_amintas_e_lucas.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3135/projeto_de_lei_no_73-2025_-_autoria_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3134/projeto_de_lei_no_75-2025_-_autoria_sarah_magda_baeta_morais.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3133/projeto_de_lei_no_78-2025_-_autoria_lucas_augusto_resende_dias.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3051/projeto_de_lei_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2784/projeto_de_lei_n_29a-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2663/projeto_de_resolucao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2649/projeto_de_resolucao_n_02.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2664/projeto_de_resolucao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2665/projeto_de_resolucao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2983/projeto_de_resolucao_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2984/projeto_de_resolucao_n_07.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2337/requerimento_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/requerimento_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2340/requerimento_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/requerimento_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2433/requerimento_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2434/requerimento_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2435/requerimento_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2436/requerimento_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2437/requerimento_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2438/requerimento_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2439/requerimento_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2440/requerimento_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/requerimento_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2442/requerimento_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2480/requerimento_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/requerimento_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2482/requerimento_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/requerimento_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2486/requerimento_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2487/requerimento_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/requerimento_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/requerimento_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2490/requerimento_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2523/requerimento_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2524/requerimento_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2525/requerimento_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2542/requerimento_n_30-2025_.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2543/requerimento_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2545/requerimento_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2568/requerimento_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2569/requerimento_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2570/requerimento_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2571/requerimento_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2594/requerimento_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2595/requerimento_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2596/requerimento_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_n_41-2025_-_bruno_asevedo_coelho_silva.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2683/requerimento_n_42-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2684/requerimento_n_43-2025_-_bruno_asevedo_coelho_silva.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2685/requerimento_n_44-2025_-_bruno_asevedo_coelho_silva_.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_n_45-2025_-_lucas_augusto_resende_dias_.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2687/requerimento_n_46-2025_-_lucas_augusto_resende_dias_.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_n_47-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_n_48-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2690/requerimento_n_49-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_n_50-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2692/requerimento_n_51-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2693/requerimento_n_52-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2694/requerimento_n_53-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2695/requerimento_n_54-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2696/requerimento_n_55-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2697/requerimento_n_56-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/requerimento_n_57-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/requerimento_n_58-2025_-_amintas_de_moura_ferreira.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/requerimento_n_59-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/requerimento_n_60-2025_-_jose_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/requerimento_n_61-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/requerimento_n_62-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2899/requerimento_n_63-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_n_64-2025_-_jose_da_silva_fernandes_.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_n_65-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/requerimento_n_66-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_no_67-2025_-_comissao_de_obras_e_servicos_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/requerimento_n_68-2025_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2975/requerimento_n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2976/requerimento_n_71-2025_-_sarah_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_n_72-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_n_73-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/requerimento_n_74-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2980/requerimento_n_75-2025_-_jose_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_n_76-2025_-_fernando_andrade_maia.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/requerimento_n_77-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/requerimento_n_78-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/requerimento_n_79-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/requerimento_n_80-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/requerimento_n_81-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/requerimento_n_82-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2328/indicacao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2329/indicacao_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2330/indicacao_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2331/indicacao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2332/indicacao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2333/indicacao_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2334/indicacao_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2335/indicacao_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2336/indicacao_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2342/indicacao_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2343/indicacao_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2344/indicacao_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2346/indicacao_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2361/indicacao_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2362/indicacao_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2363/indicacao_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2364/indicacao_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2365/indicacao_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2366/indicacao_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2367/indicacao_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2368/indicacao_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2369/indicacao_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2370/indicacao_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2371/indicacao_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2372/indicacao_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2373/indicacao_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2374/indicacao_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2376/indicacao_n_44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2377/indicacao_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2378/indicacao_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2379/indicacao_n_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2380/indicacao_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2381/indicacao_n_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2382/indicacao_n_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2383/indicacao_n_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2384/indicacao_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2385/indicacao_n_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2386/indicacao_n_54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2387/indicacao_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao_n_56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2389/indicacao_n_57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2390/indicacao_n_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2391/indicacao_n_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2392/indicacao_n_60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2393/indicacao_n_61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2394/indicacao_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2395/indicacao_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2396/indicacao_n_64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2397/indicacao_n_65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_n_66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2399/indicacao_n_67-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2400/indicacao_n_68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2401/indicacao_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_n_71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_n_72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_n_73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_n_75-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_n_76-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_n_77-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_n_78-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_n_79-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_n_80-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_n_81-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_n_85-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_n_86-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_n_87-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_n_88-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2417/indicacao_n_89-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_n_90-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_n_91-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_n_92-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao_n_93-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2422/indicacao_n_94-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2423/indicacao_n_95-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2424/indicacao_n_96-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2425/indicacao_n_97-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao_n_98-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao_n_99-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_n_102-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_n_103-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_n_105-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_n_106-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_n_107-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_n_108-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacao_n_109-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_n_110-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2448/indicacao_n_111-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacao_n_113-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_n_114-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_n_115-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_n_116-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao_n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2455/indicacao_n_118-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_n_119-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_n_120-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2458/indicacao_n_121-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_n_122-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_n_123-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2521/indicacao_n_124-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_n_125-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2520/indicacao_n_126-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_n_127-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2493/indicacao_n_128-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_n_129-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_n_131-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2495/indicacao_n_132-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao_n_133-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_n_134-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_n_135-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2497/indicacao_n_136-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_n_137-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_n_139-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_n_140-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_n_141-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2502/indicacao_n_142-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_n_143-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_n_144-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2516/indicacao_n_145-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2515/indicacao_n_146-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_n_147-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2539/indicacao_n_148-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_n_149-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2530/indicacao_n_150-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_n_151-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2531/indicacao_n_152-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2532/indicacao_n_153-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_n_154-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_n_155-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_n_156-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_n_157-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_n_158-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2546/indicacao_n_160-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_n_161-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_n_162-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_n_163-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2550/indicacao_n_164-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2551/indicacao_n_165-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2552/indicacao_n_166-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_n_167-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_n_168-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2572/indicacao_n_170-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_n_171-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_n_172-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_n_173-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_n_174-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_n_175-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_n_176-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_n_177-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_n_178-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_n_179-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_n_180-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2563/indicacao_n_181-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_n_182-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_n_183-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_n_184-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao_n_185-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_n_187-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao_n_188-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2577/indicacao_n_189-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_n_190-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2579/indicacao_n_191-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao_n_192-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_n_193-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_n_194-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_n_195-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2584/indicacao_n_196-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2585/indicacao_n_197-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_n_198-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2587/indicacao_n_199-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2588/indicacao_n_200-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2589/indicacao_n_201-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2590/indicacao_n_202-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2591/indicacao_n_203-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2592/indicacao_n_204-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2593/indicacao_n_205-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_n_206-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2598/indicacao_n_207-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2599/indicacao_n_208-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_n_209-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2601/indicacao_n_210-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_n_211-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2603/indicacao_n_213-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2604/indicacao_n_214-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_n_215-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_n_216-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2607/indicacao_n_217-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_n_218-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_n_219-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_n_220-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_n_221-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_n_222-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_n_223-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_n_224-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_n_225-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_n_226-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2617/indicacao_n_227-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2618/indicacao_n_228-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_n_229-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2620/indicacao_n_230-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2621/indicacao_n_231-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2622/indicacao_n_232-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2623/indicacao_n_233-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_n_234-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_n_235-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_n_236-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_n_237-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2628/indicacao_n_238-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_n_239-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2670/indicacao_n_240-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2671/indicacao_n_241-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_n_242-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_n_243-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_n_245-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_n_246-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_n_247-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_n_248-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2636/indicacao_n_249-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2637/indicacao_n_250-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao_n_251-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2639/indicacao_n_252-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2640/indicacao_n_253-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2641/indicacao_n_254-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_n_255-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2642/indicacao_n_256-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_n_257-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_n_258-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_n_259-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_n_260-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_n_261-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_n_262-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_n_264-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_n_264-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2666/indicacao_n_266-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2667/indicacao_n_267-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2672/indicacao_n_268-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2668/indicacao_n_269-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2669/indicacao_n_270-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2673/indicacao_n_271-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2674/indicacao_n_272-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_n_273-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2676/indicacao_n_274-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2677/indicacao_n_275-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2678/indicacao_n_276-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2679/indicacao_n_277-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2680/indicacao_n_278-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2681/indicacao_n_279-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2682/indicacao_n_280-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2698/indicacao_n_281-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_n_282-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao_n_283-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_n_284-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2702/indicacao_n_285-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_n_286-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_n_287-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_n_288-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_n_289-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_n_290-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_n_291-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_n_292-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2710/indicacao_n_293-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2711/indicacao_n_294-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2712/indicacao_n_295-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_n_296-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2714/indicacao_n_297-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2715/indicacao_n_298-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2716/indicacao_n_299-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2717/indicacao_n_300-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2718/indicacao_n_301-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2719/indicacao_n_302-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2720/indicacao_n_303-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2721/indicacao_n_304-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2722/indicacao_n_305-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2723/indicacao_n_306-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2724/indicacao_n_307-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2725/indicacao_n_308-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2726/indicacao_n_309-20025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2727/indicacao_n_310-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2728/indicacao_n_311-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2729/indicacao_n_312-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2730/indicacao_n_313-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2731/indicacao_n_314-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2732/indicacao_n_315-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2733/indicacao_n_317-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2734/indicacao_n_318-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2735/indicacao_n_319-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2736/indicacao_n_320-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2737/indicacao_n_322-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_n_322-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2739/indicacao_n_324-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2740/indicacao_n_328-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2741/indicacao_n_329-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2742/indicacao_n_330-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2743/indicacao_n_331-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2744/indicacao_n_332-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2745/indicacao_n_333-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2746/indicacao_n_334-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2747/indicacao_n_335-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2748/indicacao_n_336-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2749/indicacao_n_337-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2750/indicacao_n_338-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2751/indicacao_n_339-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2752/indicacao_n_340-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2753/indicacao_n_341-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2754/indicacao_n_342-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_n_343-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_n_344-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_n_345-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_n_346-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_n_347-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2760/indicacao_n_348-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2761/indicacao_n_349-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_n_350-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_n_351-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2769/indicacao_n_352-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_n_353-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2772/indicacao_n_354-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_n_355-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_n_356-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2775/indicacao_n_357-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_n_358-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_n_359-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_n_361-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2795/indicacao_n_362-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2796/indicacao_n_363-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2797/indicacao_n_364-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2798/indicacao_n_365-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2799/indicacao_n_366-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2800/indicacao_n_367-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2801/indicacao_n_368-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_n_369-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2803/indicacao_n_370-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_n_371-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_n_372-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_n_373-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_n_374-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_n_375-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_n_376-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_n_377-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_n_378-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2812/indicacao_n_379-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_n_380-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2814/indicacao_n_381-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2815/indicacao_n_382-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2816/indicacao_n_383-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2818/indicacao_n_384-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2817/indicacao_n_385-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2819/indicacao_n_386-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2820/indicacao_n_387-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2821/indicacao_n_388-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2822/indicacao_n_389-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2823/indicacao_n_390-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2824/indicacao_n_391-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2825/indicacao_n_392-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2826/indicacao_n_393-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2827/indicacao_n_394-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_n_395-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_n_396-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2830/indicacao_n_397-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_n_398-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_n_399-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_n_400-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_n_401-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_n_402-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_n_403-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_n_404-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_n_405-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_n_406-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_n_407-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2841/indicacao_n_408-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2842/indicacao_n_409-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2843/indicacao_n_410-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2844/indicacao_n_411-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2845/indicacao_n_412-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_n_413-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_n_414-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2848/indicacao_n_416-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2849/indicacao_n_417-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2850/indicacao_n_418-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2851/indicacao_n_419-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2852/indicacao_n_420-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_n_421-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_n_422-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_n_423-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_n_424-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_n_425-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_n_426-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_n_427-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_n_428-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_n_429-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_n_430-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao_n_431-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2867/indicacao_n_432-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2868/indicacao_n_433-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2869/indicacao_n_434-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2870/indicacao_n_435-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2871/indicacao_n_436-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2881/indicacao_n_437-2025_.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2872/indicacao_n_440-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2873/indicacao_n_441-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2874/indicacao_n_442-2025_.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2875/indicacao_n_443-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2876/indicacao_n_444-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2877/indicacao_n_445-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_n_446-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2879/indicacao_n_447-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2880/indicacao_n_448-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_n_449-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_n_450-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_n_451-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_n_452-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_n_453-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_n_454-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_n_455-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_n_456-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_n_457-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_n_458-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_n_458-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2900/indicacao_n_461-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2901/indicacao_n_462-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2902/indicacao_n_463-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_n_464-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_n_465-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_n_466-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_n_467-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_n_468-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_n_469-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_n_471-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_n_472-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2911/indicacao_n_473-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2912/indicacao_n_474-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2913/indicacao_n_475-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2914/indicacao_n_476-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2915/indicacao_n_477-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_n_478-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_n_479-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_n_480-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_n_481-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_n_482-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_n_483-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_n_484-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2936/indicacao_n_485-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2937/indicacao_n_486-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2938/indicacao_n_487-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao_n_488-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2940/indicacao_n_489-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2941/indicacao_n_490-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2942/indicacao_n_491-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2943/indicacao_n_492-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2944/indicacao_n_493-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2945/indicacao_n_494-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2946/indicacao_n_495-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2947/indicacao_n_496-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2948/indicacao_n_498-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2949/indicacao_n_501-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_n_502-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_n_503-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_n_504-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_n_505-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_n_506-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_n_507-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_n_508-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_n_509-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_n_510-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2959/indicacao_n_511-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2960/indicacao_n_512-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2961/indicacao_n_513-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2962/indicacao_n_514-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2963/indicacao_n_515-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_n_517-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2966/indicacao_n_518-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2967/indicacao_n_519-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2968/indicacao_n_520-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2970/indicacao_n_522-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_n_523-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_n_524-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_n_525-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao_n_526-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2994/indicacao_n_527-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2995/indicacao_n_528-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_n_529-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_n_530-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2998/indicacao_n_531-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2999/indicacao_n_532-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3000/indicacao_n_533-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3001/indicacao_n_534-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3002/indicacao_n_535-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3003/indicacao_n_536-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3004/indicacao_n_537-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_n_538-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3006/indicacao_n_539-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_n_540-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3008/indicacao_n_541-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3009/indicacao_n_542-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_n_543-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_n_544-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_n_545-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3013/indicacao_n_546-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_n_547-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_n_548-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_n_549-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_n_550-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_n_551-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_n_552-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_n_553-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_n_554-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_n_555-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_n_556-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3024/indicacao_n_557-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_n_558-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3026/indicacao_n_559-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_n_560-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3028/indicacao_n_561-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3029/indicacao_n_562-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3036/indicacao_n_563-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3037/indicacao_n_564-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3038/indicacao_n_565-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3039/indicacao_n_566-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3041/indicacao_no_567-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3042/indicacao_no_569-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3043/indicacao_no_570-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3053/indicacao_no_571-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3044/indicacao_no_573-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_no_574-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2505/projeto_de_lei_complementar_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2506/projeto_de_lei_complementar_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2964/projeto_de_lei_complementar_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2916/projeto_de_lei_complementar_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2644/projeto_de_lei_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2643/projeto_de_lei_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2526/projeto_de_lei_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2537/projeto_de_lei_n_05-2025_.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2538/projeto_de_lei_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2650/projeto_de_lei_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2645/projeto_de_lei_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2651/projeto_de_lei_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2646/projeto_de_lei_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2647/projeto_de_lei_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2648/projeto_de_lei_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2765/projeto_de_lei_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2766/projeto_de_lei_n_16_de_07_de_marco_de_2025_-_autoria_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2653/projeto_de_lei_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2767/projeto_de_lei_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2768/projeto_de_lei_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2777/projeto_de_lei_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2778/projeto_de_lei_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2779/projeto_de_lei_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2780/projeto_de_lei_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2781/projeto_de_lei_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2782/projeto_de_lei_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2783/projeto_de_lei_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2788/projeto_de_lei_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_lei_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2790/projeto_de_lei_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2791/projeto_de_lei_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2792/projeto_de_lei_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2764/projeto_de_lei_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2917/projeto_de_lei_n_38.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2793/projeto_de_lei_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2794/projeto_de_lei_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2985/projeto_de_lei_n_43-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2882/projeto_de_lei_n_44-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2883/projeto_de_lei_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2884/projeto_de_lei_n_46-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3051/projeto_de_lei_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2784/projeto_de_lei_n_29a-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2663/projeto_de_resolucao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2649/projeto_de_resolucao_n_02.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2664/projeto_de_resolucao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2665/projeto_de_resolucao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2983/projeto_de_resolucao_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2984/projeto_de_resolucao_n_07.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2337/requerimento_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/requerimento_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2340/requerimento_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/requerimento_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2433/requerimento_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2434/requerimento_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2435/requerimento_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2436/requerimento_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2437/requerimento_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2438/requerimento_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2439/requerimento_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2440/requerimento_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/requerimento_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2442/requerimento_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2480/requerimento_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/requerimento_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2482/requerimento_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/requerimento_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2486/requerimento_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2487/requerimento_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/requerimento_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/requerimento_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2490/requerimento_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2523/requerimento_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2524/requerimento_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2525/requerimento_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2542/requerimento_n_30-2025_.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2543/requerimento_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2545/requerimento_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2568/requerimento_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2569/requerimento_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2570/requerimento_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2571/requerimento_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2594/requerimento_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2595/requerimento_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2596/requerimento_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_n_41-2025_-_bruno_asevedo_coelho_silva.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2683/requerimento_n_42-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2684/requerimento_n_43-2025_-_bruno_asevedo_coelho_silva.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2685/requerimento_n_44-2025_-_bruno_asevedo_coelho_silva_.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_n_45-2025_-_lucas_augusto_resende_dias_.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2687/requerimento_n_46-2025_-_lucas_augusto_resende_dias_.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_n_47-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_n_48-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2690/requerimento_n_49-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_n_50-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2692/requerimento_n_51-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2693/requerimento_n_52-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2694/requerimento_n_53-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2695/requerimento_n_54-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2696/requerimento_n_55-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2697/requerimento_n_56-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/requerimento_n_57-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/requerimento_n_58-2025_-_amintas_de_moura_ferreira.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/requerimento_n_59-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/requerimento_n_60-2025_-_jose_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/requerimento_n_61-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/requerimento_n_62-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2899/requerimento_n_63-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_n_64-2025_-_jose_da_silva_fernandes_.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_n_65-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/requerimento_n_66-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_no_67-2025_-_comissao_de_obras_e_servicos_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/requerimento_n_68-2025_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2975/requerimento_n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2976/requerimento_n_71-2025_-_sarah_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_n_72-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_n_73-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/requerimento_n_74-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2980/requerimento_n_75-2025_-_jose_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_n_76-2025_-_fernando_andrade_maia.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/requerimento_n_77-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/requerimento_n_78-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/requerimento_n_79-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/requerimento_n_80-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/requerimento_n_81-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/requerimento_n_82-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H684"/>
+  <dimension ref="A1:H679"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="144.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="156.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -23571,2483 +23521,2353 @@
       </c>
       <c r="C589" t="s">
         <v>199</v>
       </c>
       <c r="D589" t="s">
         <v>2224</v>
       </c>
       <c r="E589" t="s">
         <v>2225</v>
       </c>
       <c r="G589" s="1" t="s">
         <v>2328</v>
       </c>
       <c r="H589" t="s">
         <v>2329</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
         <v>2330</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>296</v>
+        <v>329</v>
       </c>
       <c r="D590" t="s">
         <v>2224</v>
       </c>
       <c r="E590" t="s">
         <v>2225</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G590" s="1" t="s">
         <v>2331</v>
       </c>
       <c r="H590" t="s">
         <v>2332</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
         <v>2333</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>300</v>
+        <v>512</v>
       </c>
       <c r="D591" t="s">
         <v>2224</v>
       </c>
       <c r="E591" t="s">
         <v>2225</v>
       </c>
-      <c r="F591" t="s">
+      <c r="G591" s="1" t="s">
         <v>2334</v>
       </c>
-      <c r="G591" s="1" t="s">
+      <c r="H591" t="s">
         <v>2335</v>
-      </c>
-[...1 lines deleted...]
-        <v>2336</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>10</v>
+      </c>
+      <c r="D592" t="s">
         <v>2337</v>
       </c>
-      <c r="B592" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E592" t="s">
-        <v>2225</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>2338</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="H592" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>312</v>
+        <v>17</v>
       </c>
       <c r="D593" t="s">
-        <v>2224</v>
+        <v>2337</v>
       </c>
       <c r="E593" t="s">
-        <v>2225</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2338</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="H593" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>324</v>
+        <v>27</v>
       </c>
       <c r="D594" t="s">
-        <v>2224</v>
+        <v>2337</v>
       </c>
       <c r="E594" t="s">
-        <v>2225</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>2338</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="H594" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>329</v>
+        <v>31</v>
       </c>
       <c r="D595" t="s">
-        <v>2224</v>
+        <v>2337</v>
       </c>
       <c r="E595" t="s">
-        <v>2225</v>
+        <v>2338</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="H595" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>512</v>
+        <v>36</v>
       </c>
       <c r="D596" t="s">
-        <v>2224</v>
+        <v>2337</v>
       </c>
       <c r="E596" t="s">
-        <v>2225</v>
+        <v>2338</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="H596" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D597" t="s">
-        <v>2353</v>
+        <v>2337</v>
       </c>
       <c r="E597" t="s">
+        <v>2338</v>
+      </c>
+      <c r="G597" s="1" t="s">
         <v>2354</v>
       </c>
-      <c r="G597" s="1" t="s">
+      <c r="H597" t="s">
         <v>2355</v>
-      </c>
-[...1 lines deleted...]
-        <v>2356</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>10</v>
+      </c>
+      <c r="D598" t="s">
         <v>2357</v>
       </c>
-      <c r="B598" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E598" t="s">
-        <v>2354</v>
+        <v>2358</v>
+      </c>
+      <c r="F598" t="s">
+        <v>325</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
       <c r="H598" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D599" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
       <c r="E599" t="s">
-        <v>2354</v>
+        <v>2358</v>
+      </c>
+      <c r="F599" t="s">
+        <v>325</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="H599" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2363</v>
+        <v>2364</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D600" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
       <c r="E600" t="s">
-        <v>2354</v>
+        <v>2358</v>
+      </c>
+      <c r="F600" t="s">
+        <v>325</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
       <c r="H600" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D601" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
       <c r="E601" t="s">
-        <v>2354</v>
+        <v>2358</v>
+      </c>
+      <c r="F601" t="s">
+        <v>325</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
       <c r="H601" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D602" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
       <c r="E602" t="s">
-        <v>2354</v>
+        <v>2358</v>
+      </c>
+      <c r="F602" t="s">
+        <v>111</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="H602" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D603" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E603" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F603" t="s">
+        <v>45</v>
+      </c>
+      <c r="G603" s="1" t="s">
         <v>2374</v>
       </c>
-      <c r="F603" t="s">
-[...2 lines deleted...]
-      <c r="G603" s="1" t="s">
+      <c r="H603" t="s">
         <v>2375</v>
-      </c>
-[...1 lines deleted...]
-        <v>2376</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>40</v>
+      </c>
+      <c r="D604" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E604" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F604" t="s">
         <v>2377</v>
-      </c>
-[...13 lines deleted...]
-        <v>325</v>
       </c>
       <c r="G604" s="1" t="s">
         <v>2378</v>
       </c>
       <c r="H604" t="s">
         <v>2379</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
         <v>2380</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D605" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E605" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F605" t="s">
-        <v>325</v>
+        <v>111</v>
       </c>
       <c r="G605" s="1" t="s">
         <v>2381</v>
       </c>
       <c r="H605" t="s">
         <v>2382</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
         <v>2383</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="D606" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E606" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F606" t="s">
-        <v>325</v>
+        <v>2384</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="H606" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2386</v>
+        <v>2387</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="D607" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E607" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F607" t="s">
-        <v>111</v>
+        <v>325</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2387</v>
+        <v>2388</v>
       </c>
       <c r="H607" t="s">
-        <v>2388</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="D608" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E608" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F608" t="s">
-        <v>45</v>
+        <v>325</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
       <c r="H608" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="D609" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E609" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F609" t="s">
-        <v>2393</v>
+        <v>45</v>
       </c>
       <c r="G609" s="1" t="s">
         <v>2394</v>
       </c>
       <c r="H609" t="s">
         <v>2395</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
         <v>2396</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="D610" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E610" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F610" t="s">
-        <v>111</v>
+        <v>45</v>
       </c>
       <c r="G610" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="H610" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
         <v>2399</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="D611" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E611" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F611" t="s">
+        <v>45</v>
+      </c>
+      <c r="G611" s="1" t="s">
         <v>2400</v>
       </c>
-      <c r="G611" s="1" t="s">
+      <c r="H611" t="s">
         <v>2401</v>
-      </c>
-[...1 lines deleted...]
-        <v>2402</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>74</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E612" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F612" t="s">
+        <v>216</v>
+      </c>
+      <c r="G612" s="1" t="s">
         <v>2403</v>
       </c>
-      <c r="B612" t="s">
-[...14 lines deleted...]
-      <c r="G612" s="1" t="s">
+      <c r="H612" t="s">
         <v>2404</v>
-      </c>
-[...1 lines deleted...]
-        <v>2405</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>78</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E613" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F613" t="s">
+        <v>216</v>
+      </c>
+      <c r="G613" s="1" t="s">
         <v>2406</v>
       </c>
-      <c r="B613" t="s">
-[...14 lines deleted...]
-      <c r="G613" s="1" t="s">
+      <c r="H613" t="s">
         <v>2407</v>
-      </c>
-[...1 lines deleted...]
-        <v>2408</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>82</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E614" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F614" t="s">
+        <v>70</v>
+      </c>
+      <c r="G614" s="1" t="s">
         <v>2409</v>
       </c>
-      <c r="B614" t="s">
-[...14 lines deleted...]
-      <c r="G614" s="1" t="s">
+      <c r="H614" t="s">
         <v>2410</v>
-      </c>
-[...1 lines deleted...]
-        <v>2411</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>86</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F615" t="s">
+        <v>70</v>
+      </c>
+      <c r="G615" s="1" t="s">
         <v>2412</v>
       </c>
-      <c r="B615" t="s">
-[...14 lines deleted...]
-      <c r="G615" s="1" t="s">
+      <c r="H615" t="s">
         <v>2413</v>
-      </c>
-[...1 lines deleted...]
-        <v>2414</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>90</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F616" t="s">
+        <v>111</v>
+      </c>
+      <c r="G616" s="1" t="s">
         <v>2415</v>
       </c>
-      <c r="B616" t="s">
-[...14 lines deleted...]
-      <c r="G616" s="1" t="s">
+      <c r="H616" t="s">
         <v>2416</v>
-      </c>
-[...1 lines deleted...]
-        <v>2417</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2418</v>
+        <v>2417</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="D617" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E617" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F617" t="s">
         <v>216</v>
       </c>
       <c r="G617" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="H617" t="s">
         <v>2419</v>
-      </c>
-[...1 lines deleted...]
-        <v>2420</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2421</v>
+        <v>2420</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="D618" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E618" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F618" t="s">
         <v>216</v>
       </c>
       <c r="G618" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="H618" t="s">
         <v>2422</v>
-      </c>
-[...1 lines deleted...]
-        <v>2423</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2424</v>
+        <v>2423</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="D619" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E619" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F619" t="s">
         <v>70</v>
       </c>
       <c r="G619" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="H619" t="s">
         <v>2425</v>
-      </c>
-[...1 lines deleted...]
-        <v>2426</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
+        <v>2426</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>106</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E620" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F620" t="s">
+        <v>325</v>
+      </c>
+      <c r="G620" s="1" t="s">
         <v>2427</v>
       </c>
-      <c r="B620" t="s">
-[...14 lines deleted...]
-      <c r="G620" s="1" t="s">
+      <c r="H620" t="s">
         <v>2428</v>
-      </c>
-[...1 lines deleted...]
-        <v>2429</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>110</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E621" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F621" t="s">
+        <v>23</v>
+      </c>
+      <c r="G621" s="1" t="s">
         <v>2430</v>
       </c>
-      <c r="B621" t="s">
-[...14 lines deleted...]
-      <c r="G621" s="1" t="s">
+      <c r="H621" t="s">
         <v>2431</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>115</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E622" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F622" t="s">
+        <v>111</v>
+      </c>
+      <c r="G622" s="1" t="s">
         <v>2433</v>
       </c>
-      <c r="B622" t="s">
-[...14 lines deleted...]
-      <c r="G622" s="1" t="s">
+      <c r="H622" t="s">
         <v>2434</v>
-      </c>
-[...1 lines deleted...]
-        <v>2435</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>119</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E623" t="s">
+        <v>2358</v>
+      </c>
+      <c r="G623" s="1" t="s">
         <v>2436</v>
       </c>
-      <c r="B623" t="s">
-[...14 lines deleted...]
-      <c r="G623" s="1" t="s">
+      <c r="H623" t="s">
         <v>2437</v>
-      </c>
-[...1 lines deleted...]
-        <v>2438</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>123</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E624" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F624" t="s">
+        <v>23</v>
+      </c>
+      <c r="G624" s="1" t="s">
         <v>2439</v>
       </c>
-      <c r="B624" t="s">
-[...14 lines deleted...]
-      <c r="G624" s="1" t="s">
+      <c r="H624" t="s">
         <v>2440</v>
-      </c>
-[...1 lines deleted...]
-        <v>2441</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>127</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E625" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F625" t="s">
+        <v>23</v>
+      </c>
+      <c r="G625" s="1" t="s">
         <v>2442</v>
       </c>
-      <c r="B625" t="s">
-[...14 lines deleted...]
-      <c r="G625" s="1" t="s">
+      <c r="H625" t="s">
         <v>2443</v>
-      </c>
-[...1 lines deleted...]
-        <v>2444</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2445</v>
+        <v>2444</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
       <c r="D626" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E626" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F626" t="s">
         <v>23</v>
       </c>
       <c r="G626" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="H626" t="s">
         <v>2446</v>
-      </c>
-[...1 lines deleted...]
-        <v>2447</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>135</v>
+      </c>
+      <c r="D627" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E627" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F627" t="s">
+        <v>32</v>
+      </c>
+      <c r="G627" s="1" t="s">
         <v>2448</v>
       </c>
-      <c r="B627" t="s">
-[...14 lines deleted...]
-      <c r="G627" s="1" t="s">
+      <c r="H627" t="s">
         <v>2449</v>
-      </c>
-[...1 lines deleted...]
-        <v>2450</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>139</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E628" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F628" t="s">
+        <v>325</v>
+      </c>
+      <c r="G628" s="1" t="s">
         <v>2451</v>
       </c>
-      <c r="B628" t="s">
-[...11 lines deleted...]
-      <c r="G628" s="1" t="s">
+      <c r="H628" t="s">
         <v>2452</v>
-      </c>
-[...1 lines deleted...]
-        <v>2453</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>143</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F629" t="s">
+        <v>325</v>
+      </c>
+      <c r="G629" s="1" t="s">
         <v>2454</v>
       </c>
-      <c r="B629" t="s">
-[...14 lines deleted...]
-      <c r="G629" s="1" t="s">
+      <c r="H629" t="s">
         <v>2455</v>
-      </c>
-[...1 lines deleted...]
-        <v>2456</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>147</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E630" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F630" t="s">
+        <v>216</v>
+      </c>
+      <c r="G630" s="1" t="s">
         <v>2457</v>
       </c>
-      <c r="B630" t="s">
-[...14 lines deleted...]
-      <c r="G630" s="1" t="s">
+      <c r="H630" t="s">
         <v>2458</v>
-      </c>
-[...1 lines deleted...]
-        <v>2459</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>151</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E631" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F631" t="s">
+        <v>216</v>
+      </c>
+      <c r="G631" s="1" t="s">
         <v>2460</v>
       </c>
-      <c r="B631" t="s">
-[...14 lines deleted...]
-      <c r="G631" s="1" t="s">
+      <c r="H631" t="s">
         <v>2461</v>
-      </c>
-[...1 lines deleted...]
-        <v>2462</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>155</v>
+      </c>
+      <c r="D632" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F632" t="s">
+        <v>23</v>
+      </c>
+      <c r="G632" s="1" t="s">
         <v>2463</v>
       </c>
-      <c r="B632" t="s">
-[...14 lines deleted...]
-      <c r="G632" s="1" t="s">
+      <c r="H632" t="s">
         <v>2464</v>
-      </c>
-[...1 lines deleted...]
-        <v>2465</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>159</v>
+      </c>
+      <c r="D633" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E633" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F633" t="s">
+        <v>70</v>
+      </c>
+      <c r="G633" s="1" t="s">
         <v>2466</v>
       </c>
-      <c r="B633" t="s">
-[...14 lines deleted...]
-      <c r="G633" s="1" t="s">
+      <c r="H633" t="s">
         <v>2467</v>
-      </c>
-[...1 lines deleted...]
-        <v>2468</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>163</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F634" t="s">
+        <v>23</v>
+      </c>
+      <c r="G634" s="1" t="s">
         <v>2469</v>
       </c>
-      <c r="B634" t="s">
-[...14 lines deleted...]
-      <c r="G634" s="1" t="s">
+      <c r="H634" t="s">
         <v>2470</v>
-      </c>
-[...1 lines deleted...]
-        <v>2471</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2472</v>
+        <v>2471</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="D635" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E635" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F635" t="s">
         <v>216</v>
       </c>
       <c r="G635" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="H635" t="s">
         <v>2473</v>
-      </c>
-[...1 lines deleted...]
-        <v>2474</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2475</v>
+        <v>2474</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="D636" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E636" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F636" t="s">
         <v>216</v>
       </c>
       <c r="G636" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="H636" t="s">
         <v>2476</v>
-      </c>
-[...1 lines deleted...]
-        <v>2477</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2478</v>
+        <v>2477</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="D637" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E637" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F637" t="s">
         <v>23</v>
       </c>
       <c r="G637" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="H637" t="s">
         <v>2479</v>
-      </c>
-[...1 lines deleted...]
-        <v>2480</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>179</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E638" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F638" t="s">
+        <v>216</v>
+      </c>
+      <c r="G638" s="1" t="s">
         <v>2481</v>
       </c>
-      <c r="B638" t="s">
-[...14 lines deleted...]
-      <c r="G638" s="1" t="s">
+      <c r="H638" t="s">
         <v>2482</v>
-      </c>
-[...1 lines deleted...]
-        <v>2483</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2484</v>
+        <v>2483</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>163</v>
+        <v>183</v>
       </c>
       <c r="D639" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E639" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F639" t="s">
         <v>23</v>
       </c>
       <c r="G639" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="H639" t="s">
         <v>2485</v>
-      </c>
-[...1 lines deleted...]
-        <v>2486</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2487</v>
+        <v>2486</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="D640" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E640" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F640" t="s">
         <v>216</v>
       </c>
       <c r="G640" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="H640" t="s">
         <v>2488</v>
-      </c>
-[...1 lines deleted...]
-        <v>2489</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2490</v>
+        <v>2489</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="D641" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E641" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F641" t="s">
         <v>216</v>
       </c>
       <c r="G641" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="H641" t="s">
         <v>2491</v>
-      </c>
-[...1 lines deleted...]
-        <v>2492</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>195</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F642" t="s">
+        <v>325</v>
+      </c>
+      <c r="G642" s="1" t="s">
         <v>2493</v>
       </c>
-      <c r="B642" t="s">
-[...14 lines deleted...]
-      <c r="G642" s="1" t="s">
+      <c r="H642" t="s">
         <v>2494</v>
-      </c>
-[...1 lines deleted...]
-        <v>2495</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>199</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F643" t="s">
+        <v>325</v>
+      </c>
+      <c r="G643" s="1" t="s">
         <v>2496</v>
       </c>
-      <c r="B643" t="s">
-[...14 lines deleted...]
-      <c r="G643" s="1" t="s">
+      <c r="H643" t="s">
         <v>2497</v>
-      </c>
-[...1 lines deleted...]
-        <v>2498</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2499</v>
+        <v>2498</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="D644" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E644" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F644" t="s">
         <v>23</v>
       </c>
       <c r="G644" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="H644" t="s">
         <v>2500</v>
-      </c>
-[...1 lines deleted...]
-        <v>2501</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>207</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F645" t="s">
+        <v>111</v>
+      </c>
+      <c r="G645" s="1" t="s">
         <v>2502</v>
       </c>
-      <c r="B645" t="s">
-[...14 lines deleted...]
-      <c r="G645" s="1" t="s">
+      <c r="H645" t="s">
         <v>2503</v>
-      </c>
-[...1 lines deleted...]
-        <v>2504</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>211</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F646" t="s">
+        <v>23</v>
+      </c>
+      <c r="G646" s="1" t="s">
         <v>2505</v>
       </c>
-      <c r="B646" t="s">
-[...14 lines deleted...]
-      <c r="G646" s="1" t="s">
+      <c r="H646" t="s">
         <v>2506</v>
-      </c>
-[...1 lines deleted...]
-        <v>2507</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>215</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F647" t="s">
+        <v>111</v>
+      </c>
+      <c r="G647" s="1" t="s">
         <v>2508</v>
       </c>
-      <c r="B647" t="s">
-[...14 lines deleted...]
-      <c r="G647" s="1" t="s">
+      <c r="H647" t="s">
         <v>2509</v>
-      </c>
-[...1 lines deleted...]
-        <v>2510</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>220</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F648" t="s">
+        <v>111</v>
+      </c>
+      <c r="G648" s="1" t="s">
         <v>2511</v>
       </c>
-      <c r="B648" t="s">
-[...14 lines deleted...]
-      <c r="G648" s="1" t="s">
+      <c r="H648" t="s">
         <v>2512</v>
-      </c>
-[...1 lines deleted...]
-        <v>2513</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>224</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F649" t="s">
+        <v>111</v>
+      </c>
+      <c r="G649" s="1" t="s">
         <v>2514</v>
       </c>
-      <c r="B649" t="s">
-[...14 lines deleted...]
-      <c r="G649" s="1" t="s">
+      <c r="H649" t="s">
         <v>2515</v>
-      </c>
-[...1 lines deleted...]
-        <v>2516</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2517</v>
+        <v>2516</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
-        <v>207</v>
+        <v>228</v>
       </c>
       <c r="D650" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E650" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F650" t="s">
         <v>111</v>
       </c>
       <c r="G650" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="H650" t="s">
         <v>2518</v>
-      </c>
-[...1 lines deleted...]
-        <v>2519</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2520</v>
+        <v>2519</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
-        <v>211</v>
+        <v>232</v>
       </c>
       <c r="D651" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E651" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F651" t="s">
         <v>23</v>
       </c>
       <c r="G651" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="H651" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>236</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F652" t="s">
+        <v>23</v>
+      </c>
+      <c r="G652" s="1" t="s">
         <v>2523</v>
       </c>
-      <c r="B652" t="s">
-[...14 lines deleted...]
-      <c r="G652" s="1" t="s">
+      <c r="H652" t="s">
         <v>2524</v>
-      </c>
-[...1 lines deleted...]
-        <v>2525</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>240</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F653" t="s">
+        <v>23</v>
+      </c>
+      <c r="G653" s="1" t="s">
         <v>2526</v>
       </c>
-      <c r="B653" t="s">
-[...14 lines deleted...]
-      <c r="G653" s="1" t="s">
+      <c r="H653" t="s">
         <v>2527</v>
-      </c>
-[...1 lines deleted...]
-        <v>2528</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2529</v>
+        <v>2528</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="D654" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E654" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F654" t="s">
         <v>111</v>
       </c>
       <c r="G654" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="H654" t="s">
         <v>2530</v>
-      </c>
-[...1 lines deleted...]
-        <v>2531</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>248</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F655" t="s">
+        <v>70</v>
+      </c>
+      <c r="G655" s="1" t="s">
         <v>2532</v>
       </c>
-      <c r="B655" t="s">
-[...14 lines deleted...]
-      <c r="G655" s="1" t="s">
+      <c r="H655" t="s">
         <v>2533</v>
-      </c>
-[...1 lines deleted...]
-        <v>2534</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>252</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F656" t="s">
+        <v>111</v>
+      </c>
+      <c r="G656" s="1" t="s">
         <v>2535</v>
       </c>
-      <c r="B656" t="s">
-[...14 lines deleted...]
-      <c r="G656" s="1" t="s">
+      <c r="H656" t="s">
         <v>2536</v>
-      </c>
-[...1 lines deleted...]
-        <v>2537</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>256</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F657" t="s">
+        <v>45</v>
+      </c>
+      <c r="G657" s="1" t="s">
         <v>2538</v>
       </c>
-      <c r="B657" t="s">
-[...14 lines deleted...]
-      <c r="G657" s="1" t="s">
+      <c r="H657" t="s">
         <v>2539</v>
-      </c>
-[...1 lines deleted...]
-        <v>2540</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2541</v>
+        <v>2540</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>240</v>
+        <v>260</v>
       </c>
       <c r="D658" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E658" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F658" t="s">
         <v>23</v>
       </c>
       <c r="G658" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="H658" t="s">
         <v>2542</v>
-      </c>
-[...1 lines deleted...]
-        <v>2543</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2544</v>
+        <v>2543</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>244</v>
+        <v>264</v>
       </c>
       <c r="D659" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E659" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F659" t="s">
         <v>111</v>
       </c>
       <c r="G659" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="H659" t="s">
         <v>2545</v>
-      </c>
-[...1 lines deleted...]
-        <v>2546</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>268</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F660" t="s">
+        <v>111</v>
+      </c>
+      <c r="G660" s="1" t="s">
         <v>2547</v>
       </c>
-      <c r="B660" t="s">
-[...14 lines deleted...]
-      <c r="G660" s="1" t="s">
+      <c r="H660" t="s">
         <v>2548</v>
-      </c>
-[...1 lines deleted...]
-        <v>2549</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>272</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F661" t="s">
+        <v>45</v>
+      </c>
+      <c r="G661" s="1" t="s">
         <v>2550</v>
       </c>
-      <c r="B661" t="s">
-[...14 lines deleted...]
-      <c r="G661" s="1" t="s">
+      <c r="H661" t="s">
         <v>2551</v>
-      </c>
-[...1 lines deleted...]
-        <v>2552</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>276</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F662" t="s">
+        <v>23</v>
+      </c>
+      <c r="G662" s="1" t="s">
         <v>2553</v>
       </c>
-      <c r="B662" t="s">
-[...14 lines deleted...]
-      <c r="G662" s="1" t="s">
+      <c r="H662" t="s">
         <v>2554</v>
-      </c>
-[...1 lines deleted...]
-        <v>2555</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2556</v>
+        <v>2555</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
       <c r="D663" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E663" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F663" t="s">
         <v>23</v>
       </c>
       <c r="G663" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="H663" t="s">
         <v>2557</v>
-      </c>
-[...1 lines deleted...]
-        <v>2558</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>284</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F664" t="s">
         <v>2559</v>
-      </c>
-[...13 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G664" s="1" t="s">
         <v>2560</v>
       </c>
       <c r="H664" t="s">
         <v>2561</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
         <v>2562</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>268</v>
+        <v>288</v>
       </c>
       <c r="D665" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E665" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F665" t="s">
-        <v>111</v>
+        <v>856</v>
       </c>
       <c r="G665" s="1" t="s">
         <v>2563</v>
       </c>
       <c r="H665" t="s">
         <v>2564</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
         <v>2565</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>272</v>
+        <v>292</v>
       </c>
       <c r="D666" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E666" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F666" t="s">
         <v>45</v>
       </c>
       <c r="G666" s="1" t="s">
         <v>2566</v>
       </c>
       <c r="H666" t="s">
         <v>2567</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
         <v>2568</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>276</v>
+        <v>296</v>
       </c>
       <c r="D667" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E667" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F667" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="G667" s="1" t="s">
         <v>2569</v>
       </c>
       <c r="H667" t="s">
         <v>2570</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
         <v>2571</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>280</v>
+        <v>300</v>
       </c>
       <c r="D668" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E668" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F668" t="s">
         <v>23</v>
       </c>
       <c r="G668" s="1" t="s">
         <v>2572</v>
       </c>
       <c r="H668" t="s">
         <v>2573</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
         <v>2574</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
-        <v>284</v>
+        <v>304</v>
       </c>
       <c r="D669" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E669" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F669" t="s">
+        <v>23</v>
+      </c>
+      <c r="G669" s="1" t="s">
         <v>2575</v>
       </c>
-      <c r="G669" s="1" t="s">
+      <c r="H669" t="s">
         <v>2576</v>
-      </c>
-[...1 lines deleted...]
-        <v>2577</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>308</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F670" t="s">
+        <v>23</v>
+      </c>
+      <c r="G670" s="1" t="s">
         <v>2578</v>
       </c>
-      <c r="B670" t="s">
-[...14 lines deleted...]
-      <c r="G670" s="1" t="s">
+      <c r="H670" t="s">
         <v>2579</v>
-      </c>
-[...1 lines deleted...]
-        <v>2580</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
         <v>2581</v>
       </c>
-      <c r="B671" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D671" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E671" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F671" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="G671" s="1" t="s">
         <v>2582</v>
       </c>
       <c r="H671" t="s">
         <v>2583</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
         <v>2584</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="D672" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E672" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F672" t="s">
         <v>45</v>
       </c>
       <c r="G672" s="1" t="s">
         <v>2585</v>
       </c>
       <c r="H672" t="s">
         <v>2586</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
         <v>2587</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>300</v>
+        <v>316</v>
       </c>
       <c r="D673" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E673" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F673" t="s">
-        <v>23</v>
+        <v>856</v>
       </c>
       <c r="G673" s="1" t="s">
         <v>2588</v>
       </c>
       <c r="H673" t="s">
         <v>2589</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
         <v>2590</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
       <c r="D674" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E674" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F674" t="s">
         <v>23</v>
       </c>
       <c r="G674" s="1" t="s">
         <v>2591</v>
       </c>
       <c r="H674" t="s">
         <v>2592</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
         <v>2593</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="D675" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E675" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F675" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="G675" s="1" t="s">
         <v>2594</v>
       </c>
       <c r="H675" t="s">
         <v>2595</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
         <v>2596</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
+        <v>329</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F676" t="s">
+        <v>32</v>
+      </c>
+      <c r="G676" s="1" t="s">
         <v>2597</v>
       </c>
-      <c r="D676" t="s">
-[...8 lines deleted...]
-      <c r="G676" s="1" t="s">
+      <c r="H676" t="s">
         <v>2598</v>
-      </c>
-[...1 lines deleted...]
-        <v>2599</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>333</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F677" t="s">
+        <v>32</v>
+      </c>
+      <c r="G677" s="1" t="s">
         <v>2600</v>
       </c>
-      <c r="B677" t="s">
-[...14 lines deleted...]
-      <c r="G677" s="1" t="s">
+      <c r="H677" t="s">
         <v>2601</v>
-      </c>
-[...1 lines deleted...]
-        <v>2602</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>337</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F678" t="s">
+        <v>32</v>
+      </c>
+      <c r="G678" s="1" t="s">
         <v>2603</v>
       </c>
-      <c r="B678" t="s">
-[...14 lines deleted...]
-      <c r="G678" s="1" t="s">
+      <c r="H678" t="s">
         <v>2604</v>
-      </c>
-[...1 lines deleted...]
-        <v>2605</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
         <v>2606</v>
       </c>
-      <c r="B679" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D679" t="s">
-        <v>2373</v>
+        <v>2357</v>
       </c>
       <c r="E679" t="s">
-        <v>2374</v>
+        <v>2358</v>
       </c>
       <c r="F679" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="G679" s="1" t="s">
         <v>2607</v>
       </c>
       <c r="H679" t="s">
         <v>2608</v>
-      </c>
-[...128 lines deleted...]
-        <v>2624</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -26686,55 +26506,50 @@
     <hyperlink ref="G655" r:id="rId654"/>
     <hyperlink ref="G656" r:id="rId655"/>
     <hyperlink ref="G657" r:id="rId656"/>
     <hyperlink ref="G658" r:id="rId657"/>
     <hyperlink ref="G659" r:id="rId658"/>
     <hyperlink ref="G660" r:id="rId659"/>
     <hyperlink ref="G661" r:id="rId660"/>
     <hyperlink ref="G662" r:id="rId661"/>
     <hyperlink ref="G663" r:id="rId662"/>
     <hyperlink ref="G664" r:id="rId663"/>
     <hyperlink ref="G665" r:id="rId664"/>
     <hyperlink ref="G666" r:id="rId665"/>
     <hyperlink ref="G667" r:id="rId666"/>
     <hyperlink ref="G668" r:id="rId667"/>
     <hyperlink ref="G669" r:id="rId668"/>
     <hyperlink ref="G670" r:id="rId669"/>
     <hyperlink ref="G671" r:id="rId670"/>
     <hyperlink ref="G672" r:id="rId671"/>
     <hyperlink ref="G673" r:id="rId672"/>
     <hyperlink ref="G674" r:id="rId673"/>
     <hyperlink ref="G675" r:id="rId674"/>
     <hyperlink ref="G676" r:id="rId675"/>
     <hyperlink ref="G677" r:id="rId676"/>
     <hyperlink ref="G678" r:id="rId677"/>
     <hyperlink ref="G679" r:id="rId678"/>
-    <hyperlink ref="G680" r:id="rId679"/>
-[...3 lines deleted...]
-    <hyperlink ref="G684" r:id="rId683"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>