--- v0 (2026-04-28)
+++ v1 (2026-06-18)
@@ -10,89 +10,104 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="47">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>3192</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>Thiago Itamar "Ted"</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3192/projeto_de_lei_no_16-2026_-_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica a alteração pelo Município de Entre Rios de Minas do Contrato de Consórcio Público do CODAP - Consórcio Público Para o Desenvolvimento do Alto Paraopeba.</t>
+  </si>
+  <si>
     <t>3193</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>17</t>
-  </si>
-[...4 lines deleted...]
-    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Cláudio da Patrol</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3193/projeto_de_lei_no_17-2025_-_claudio_dos_reis_lima.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.786/2018 e dá outras providências. _x000D_
 _x000D_
 Art. 1°- Inclui o parágrafo segundo ao Art. 1° da Lei 1.786/2018, e o parágrafo_x000D_
 único passará a vigorar como parágrafo primeiro._x000D_
 "Art 1°..._x000D_
 §1°..._x000D_
 §2°. Fica o Poder Executivo Municipal autorizado a disponibilizar caminhões para o_x000D_
 transporte de insumos destinados à manutenção das estradas referidas no caput deste_x000D_
 artigo, abrangendo materiais como escória, cascalho e outros insumos corre/atos, com a_x000D_
 finalidade de promover a melhoria das condições de trafegabilidade e acesso às respectivas_x000D_
 propriedades."</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>19</t>
@@ -113,50 +128,96 @@
     <t>20</t>
   </si>
   <si>
     <t>“Dispõe sobre a implantação de Ecoponto no Município de Entre Rios de Minas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3191/projeto_de_resolucao_no_02-2026.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° da Resolução n° 03 de 20 de janeiro de 2021, que passa a  vigorar com a seguinte redação: Art. 1° - Fica autorizado o credenciamento de veículos tipo TÁXI e de transporte remunerado privado individual de passageiros, para prestar serviços à Câmara Municipal de Entre Rios de Minas, no transporte de prestadores de serviços, servidores efetivos ou contratados e vereadores."</t>
+  </si>
+  <si>
+    <t>3222</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3222/projeto_de_resolucao_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Regulamenta o art. 9° da Resolução n° 08/2021"._x000D_
+A Câmara Municipai de Entre Rios de Minas aprovou e o Presidente da Mesa Diretora, promulga a seguinte RESOLUÇÃO:_x000D_
+Art.1 - Conforme determinação da Resolução n° 08/2021, fica autorizado o reembolso dos valores gastos pelos vereadores e servidores durante a participação da 27' Marcha a Brasília em Defesa dos Municípios, a ser realizada na capitai Federai, entre os dias 18 a 21 de maio de 2026._x000D_
+Art. 2° - Fica autorizado a Secretaria da Câmara Municipal de Entre Rios de Minas em realizar a aquisição das passagens aéreas, bem como a hospedagem dos vereadores e servidores._x000D_
+Parágrafo Único - Fica autorizada a Secretaria da Câmara Municipal de Entre Rios de Minas realizar as inscrições dos participantes na 27' Marcha a Brasília em Defesa dos Municípios.</t>
+  </si>
+  <si>
+    <t>3190</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Bruno Asevedo Karah, Cláudio da Patrol, Sarah do Marinho, Tio Amintas, Zé Branco</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3190/requerimento_no_14.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO as notificações de impedimento de ordem técnica apontadas por_x000D_
+meio do Ofício n° GAB/044/2026, de autoria do Chefe do Executivo Municipal, às Emendas_x000D_
+Impositivas n° 02, 09 13, 20 e 33 cujos signatários são os vereadores que a este_x000D_
+subscrevem;_x000D_
+CONSIDERANDO o que preceitua o inciso II do §6° do Art. 123-A da Lei Orgânica_x000D_
+Municipal, alterada pela Emenda n°01/2021, que afirma o Legislativo Municipal indicará ao_x000D_
+Executivo Municipal será feita a substituição da programação cujo impedimento seja_x000D_
+insuperável em até 30 (trinta) dias, contados do término do prazo previsto no inciso anterior;_x000D_
+Indicam à V. Exa as seguintes emendas impositivas para substituição das emendas_x000D_
+rejeitadas:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -460,66 +521,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3193/projeto_de_lei_no_17-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3191/projeto_de_resolucao_no_02-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3192/projeto_de_lei_no_16-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3193/projeto_de_lei_no_17-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3191/projeto_de_resolucao_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3222/projeto_de_resolucao_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3190/requerimento_no_14.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="73.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="130.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -574,89 +635,170 @@
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
+      <c r="F4" t="s">
+        <v>23</v>
+      </c>
       <c r="G4" s="1" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="1" t="s">
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
         <v>29</v>
       </c>
-      <c r="H5" t="s">
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" t="s">
+        <v>44</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H8" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>