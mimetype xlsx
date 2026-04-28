--- v0 (2026-01-22)
+++ v1 (2026-04-28)
@@ -10,98 +10,1615 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1008" uniqueCount="507">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rafael Neto</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3040/indicacao_no_01_2026.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3040/indicacao_no_01_2026.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, com a máxima brevidade possível, a roçada das margens da estrada rural da Mata dos Pachecos, especialmente no trecho que segue no sentido da residência da Sra. Lindaura, tendo em vista as condições atuais da via.</t>
+  </si>
+  <si>
+    <t>3055</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_n_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a implantação de escória em pontos críticos da estrada que liga a zona urbana do Município à comunidade de São José das Mercês (Gambá), especialmente nas proximidades do Morro do "Mindeca", onde a via apresenta sérios problemas de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>3056</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_n_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja possibilitada a manutenção e a implantação de cascalho na estrada rural que liga a residência do Sr. Quinzinho à comunidade da Colônia.</t>
+  </si>
+  <si>
+    <t>3057</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3057/indicacao_n_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a roçada do mato e da vegetação existente no entorno do posto de saúde da comunidade da Colônia, bem como do prédio do grupo escolar.</t>
+  </si>
+  <si>
+    <t>3058</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_n_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca das lâmpadas de iluminação pública na Avenida Sócrates Machado, situada no bairro Castro, mais especificamente no trecho compreendido entre a residência da Sra. Madalena, nas proximidades do radar, até a Empada, onde atualmente o local encontra-se totalmente sem iluminação pública, tendo aproximadamente 12 postes com lâmpadas queimadas.</t>
+  </si>
+  <si>
+    <t>3059</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Tio Amintas</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_n_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a instalação de manilhas para escoamento das água pluviais na estrada de acesso à Comunidade do Mata Bois, sentido São José das Mercês, próximo a residência do Sr. Juca Firmino, logo depois que acaba a área asfaltada.</t>
+  </si>
+  <si>
+    <t>3060</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Cláudio da Patrol</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_n_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção do passeio e do meio-fio da Rua Bela Vista, em frente à residência de n° 127, haja vista que ambos se encontram danificados.</t>
+  </si>
+  <si>
+    <t>3061</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_n_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja possibilitada a implantação de lixeiras na Praça Coronel Joaquim Resende, haja vista que o local não dispõe atualmente de recipientes adequados para o depósito de lixo, o que dificulta a correta destinação dos resíduos produzidos pelos frequentadores do espaço.</t>
+  </si>
+  <si>
+    <t>3062</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Zé Branco</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_n_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca da lâmpada de iluminação pública de um poste localizado na Avenida Sagrados Corações, próximo ao bar do "Jacaré", ponto onde ocorre o embarque e desembarque de passageiros com destino ao Estado de São Paulo.</t>
+  </si>
+  <si>
+    <t>3063</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_n_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca das lâmpadas de iluminação pública na Avenida Tancredo Neves, nas proximidades da Quadra Esportiva Vicente de Paulo Ribeiro (Tira Couro) e do Campo do Ribeiro da Silva, ilustrados nas imagens anexas.</t>
+  </si>
+  <si>
+    <t>3064</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_n_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca das lâmpadas de iluminação pública na Rua Baltazar Gonçalves Nascente, localizada no bairro Vila São Vicente, mais especificamente nas proximidades do bar do Sr. João Batista.</t>
+  </si>
+  <si>
+    <t>3065</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3065/indicacao_n_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado o envio da equipe responsável pela poda de árvores à Rua Pedro Antônio dos Santos, localizada no bairro Cachoeira, a fim de que seja realizada vistoria técnica no local.</t>
+  </si>
+  <si>
+    <t>3066</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3066/indicacao_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada, com a máxima urgência, a manutenção do calçamento da Rua Maestro Benedito Lisboa, no trecho compreendido entre a Rua Dr. João Vaz e a Rua Expedicionário Geraldo Baêta, procedendo-se ao devido nivelamento, recomposição e substituição dos blocos de pedra que se encontram soltos, afundados ou deslocados, conforme demonstram as imagens anexas.</t>
+  </si>
+  <si>
+    <t>3067</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3067/indicacao_no_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que determine ao órgão competente a instalação de um quebra-molas na Rua Fluorita, nas proximidades do número 96, no bairro São Lucas.</t>
+  </si>
+  <si>
+    <t>3068</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3068/indicacao_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a reforma da estrada na Comunidade dos Faleiros, sentido Comunidade Montijo, próximo ao Sítio Miranda, em razão de erosões constatadas na via, conforme registros fotográficos.</t>
+  </si>
+  <si>
+    <t>3069</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3069/indicacao_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a implantação de sinalização viária na Rua da Bocaina, especificamente no trecho do morro localizado no sentido da empresa Cidinha Confecções, a fim de proibir a subida de veículos nesse ponto da via, considerando o referido trecho como contramão para os veículos que tentam subir.</t>
+  </si>
+  <si>
+    <t>3079</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3079/indicacao_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca da lâmpada da iluminação pública localizada na Rua São_x000D_
+José, Centro, em frente ao imóvel de n° 435. A imagem em anexo demonstra claramente a ausência de iluminação pública no referido trecho, situação que tem gerado insegurança aos moradores e transeuntes, aumentando o risco de acidentes e favorecendo a ocorrência de situações que colocam em risco a segurança pública.</t>
+  </si>
+  <si>
+    <t>3080</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3080/indicacao_no_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o reparo do bueiro localizado na Rua São José, Centro, em frente ao imóvel de n° 435, tendo em vista que o mesmo encontra-se danificado, oferecendo riscos à segurança de pedestres e veículos que transitam pelo local. A imagem em anexo mostra o bueiro quebrado, o que pode comprometer o adequado escoamento das águas pluviais, além de representar perigo iminente de acidentes, sobretudo no período noturno ou em dias chuvosos, quando a visibilidade é reduzida e a situação se agrava.</t>
+  </si>
+  <si>
+    <t>3081</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3081/indicacao_no_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado, com a máxima urgência, o reparo do mata-burro localizado na comunidade de São José das Mercês, nas proximidades da ruína de pedras, tendo em vista que o mesmo encontra-se quebrado, oferecendo sérios riscos à segurança dos usuários da via. O referido mata-burro encontra-se em condições precárias, fato que já ocasionou acidente envolvendo um motociclista, evidenciando o perigo iminente a que estão expostos moradores, trabalhadores rurais e demais pessoas que utilizam diariamente o trecho.</t>
+  </si>
+  <si>
+    <t>3082</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Bruno Asevedo Karah</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3082/indicacao_no_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada, com urgência, a manutenção do calçamento da Rua Bela Vista, no Bairro Ribeiro Cardoso, especialmente no trecho próximo ao bueiro existente na via, onde se verifica afundamento do pavimento, em local de intenso fluxo de veículos. O calçamento encontra-se cedendo nas proximidades do bueiro, indicando possível comprometimento da base e risco de danos às manilhas de drenagem, situação que, se não sanada, pode ocasionar estragos ainda maiores, além de transtornos à mobilidade urbana e riscos à segurança de motoristas e pedestres.</t>
+  </si>
+  <si>
+    <t>3083</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Lucas Dias Advogado</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3083/indicacao_no_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o fechamento adequado de todos os acessos ao prédio do Terminal Rodoviário Mário Alves de Andrade, tendo em vista que, atualmente, há diversos pontos que permitem a entrada irrestrita de pessoas no local. Tal medida mostra-se necessária para resguardar a estrutura do imóvel público, evitando novas depredações e danos ao patrimônio municipal, bem como para garantir a integridade física daqueles que frequentam ou transitam nas imediações, considerando os riscos decorrentes do estado de abandono do local.</t>
+  </si>
+  <si>
+    <t>3084</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3084/indicacao_no_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza e o desentu pimento de dois bueiros, sendo o primeiro localizado na Praça Coronel Joaquim Resende, nas proximidades da Padaria Sayola Diniz, e o segundo situado na Rua dos Expedicionários, próximo ao Hotel dos Viajantes. Os referidos bueiros encontram-se atualmente obstruídos pelo grande acúmulo de sujeira e detritos, o que tem comprometido o seu funcionamento adequado e prejudicado o eficiente escoamento das águas pluviais, o que pode ser observado na foto anexa.</t>
+  </si>
+  <si>
+    <t>3085</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3085/indicacao_no_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção e a desobstrução da manilha de escoamento de águas pluviais localizada na Rua Juscelino de Lima, na comunidade Pedra Negra, tendo em vista que a mesma encontra-se obstruída, comprometendo o adequado escoamento da água da chuva._x000D_
+A obstrução da referida manilha tem provocado o acúmulo de água no local, ocasionando erosões, alagamentos e danos à via, além de dificultar a circulação de pedestres e veículos, especialmente em períodos de chuvas intensas, quando a situação se agrava, conforme demonstrado na imagem em anexo.</t>
+  </si>
+  <si>
+    <t>3086</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3086/indicacao_no_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a implantação de corrimão e a limpeza integral da escadaria que interliga a rodovia MGC-120 à Rua Alberto F. Resende, no bairro Santa Efigênia, tendo em vista que o local apresenta precárias condições de higiene e segurança para os transeuntes. A ausência de corrimão no referido trecho coloca em risco a integridade física dos usuários, especialmente idosos e pessoas com mobilidade reduzida, que utilizam a via diariamente. Somado a isso, o grande acúmulo de lixo e detritos no local compromete a saúde pública e a estética urbana, favorecendo a proliferação de vetores de doenças e gerando transtornos aos moradores da região.</t>
+  </si>
+  <si>
+    <t>3087</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3087/indicacao_no_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção e recuperação das estradas vicinais da Comunidade Rural da Acaiuaba, tendo em vista que as vias da localidade apresentam avançado estado de deterioração em decorrência do intenso período chuvoso que atravessamos, conforme ilustra as imagens anexas. A precariedade das estradas tem dificultado severamente o trânsito no local, gerando transtornos aos moradores e usuários que dependem dessas rotas diariamente. A intervenção é fundamental para garantir o escoamento da produção agrícola, base da economia local, e para assegurar a trafegabilidade dos veículos de transporte escolar, evitando a interrupção das aulas e garantindo a segurança dos alunos que residem na zona rural.</t>
+  </si>
+  <si>
+    <t>3088</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3088/indicacao_no_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção e o desentupimento do mata-burro localizado na divisa das propriedades do Sr. Francisco Bernardes e do Sr. Reginaldo, na comunidade rural da Pedra Negra, tendo em vista que o equipamento encontra-se obstruído por sedimentos e detritos, comprometendo sua funcionalidade original._x000D_
+A obstrução do referido mata-burro anula sua utilidade como barreira sanitária e de contenção, permitindo a passagem indevida de animais entre as propriedades, o que pode acarretar conflitos e prejuízos aos produtores. Além disso, o acúmulo de terra no vão do equipamento prejudica a estrutura e coloca em risco a segurança dos veículos e utilitários que transitam pela via rural, especialmente em períodos de escoamento da produção e transporte de insumos.</t>
+  </si>
+  <si>
+    <t>3089</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3089/indicacao_no_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a capina da Rua José Bruno, localizada no bairro Vargem do Engenho, bem como das demais vias do referido bairro que se fizerem necessárias. A medida visa promover a adequada manutenção da limpeza urbana, garantindo melhores condições de trafegabilidade para veículos e pedestres, além de contribuir para a organização e o aspecto visual das vias públicas</t>
+  </si>
+  <si>
+    <t>3090</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3090/indicacao_no_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a implantação de um braço de iluminação pública no poste localizado na esquina da Rua José Bruno com a Rua João Batista Cardoso Urbano, no bairro Vargem do Engenho, a fim de suprir a ausência de iluminação adequada no referido ponto._x000D_
+A medida mostra-se necessária em razão da baixa visibilidade noturna existente no local, o que compromete a segurança de pedestres e condutores, além de potencializar a ocorrência de acidentes e situações de vulnerabilidade, sobretudo por se tratar de esquina com circulação frequente de moradores.</t>
+  </si>
+  <si>
+    <t>3091</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3091/indicacao_no_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a continuação do patrolamento da estrada rural que liga a comunidade da Pedra Negra até a comunidade de São José das Mercês (Gambá), considerando que a manutenção realizada recentemente contemplou apenas até a entrada da comunidade da Pedra Negra, permanecendo o trecho subsequente em condições precárias de trafegabilidade._x000D_
+Ressalta-se a necessidade urgente da continuidade dessa manutenção, tendo em vista a acentuada degradação da via nas últimas semanas, ocasionada pelas chuvas intensas que vêm atingindo o Município, o que resultou na formação de buracos, erosões e irregularidades no leito da estrada, dificultando o deslocamento dos moradores e usuários da região.</t>
+  </si>
+  <si>
+    <t>3092</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3092/indicacao_no_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca das lâmpadas dos postes de iluminação pública localizados nas proximidades da Igreja da comunidade de São José das Mercês (Gambá), tendo em vista que diversos pontos encontram-se com iluminação ineficiente ou totalmente apagada._x000D_
+A falta de iluminação adequada compromete a segurança de moradores e frequentadores da localidade, especialmente no período noturno, dificultando a circulação de pedestres e veículos, além de aumentar a sensação de insegurança nas imediações da igreja, espaço que concentra grande fluxo de pessoas durante celebrações e eventos comunitários.</t>
+  </si>
+  <si>
+    <t>3093</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3093/indicacao_no_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o desentupimento do bueiro localizado na Rua Alípio Machado, no Bairro Castro, a fim de garantir o adequado escoamento das águas pluviais e o pleno funcionamento da rede de drenagem urbana. O bueiro encontra-se obstruído, comprometendo a vazão da água, o que tem ocasionado acúmulo em períodos de chuva, transtornos aos moradores, além de riscos à mobilidade de pedestres e veículos que transitam pela via.</t>
+  </si>
+  <si>
+    <t>3094</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3094/indicacao_no_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca e a instalação das lâmpadas nos postes de iluminação pública que se encontram apagados em diversos pontos do bairro, a fim de restabelecer a adequada iluminação das vias. Atualmente, há vários trechos com iluminação insuficiente, deixando ruas_x000D_
+excessivamente escuras, o que compromete a segurança dos moradores, pedestres e motoristas, além de aumentar a sensação de insegurança durante o período noturno.</t>
+  </si>
+  <si>
+    <t>3095</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3095/indicacao_no_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a poda das árvores localizadas na Rua Aurélio Ribeiro, nas proximidades da Panificadora Sayonara, a fim de garantir melhores condições de segurança e mobilidade no local. As árvores encontram-se com galhos excessivamente crescidos, podendo interferir na visibilidade da via, na passagem de pedestres e veículos, além de oferecer riscos em períodos de ventos ou chuvas intensas, com possibilidade de queda de galhos.</t>
+  </si>
+  <si>
+    <t>3096</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_no_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a implantação de placas de sinalização de "Proibido Estacionar" no lado direito da Rua Lagoa Dourada, com o objetivo de organizar o trânsito e garantir melhores condições de circulação na via. Atualmente, o estacionamento de veículos nesse trecho tem dificultado a passagem de outros automóveis, especialmente em momentos de maior fluxo,_x000D_
+comprometendo a fluidez do trânsito e gerando transtornos aos motoristas e moradores da região.</t>
+  </si>
+  <si>
+    <t>3097</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3097/indicacao_no_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a implantação de sinalização viária nas ruas do Bairro Castro, contemplando placas de identificação de vias, sinalização de regulamentação e demais dispositivos necessários para a adequada orientação de condutores e pedestres._x000D_
+Atualmente, diversas ruas do bairro carecem de sinalização, o que dificulta a localização de endereços, compromete a organização do trânsito e pode gerar riscos à segurança, especialmente para visitantes, prestadores de serviços e veículos de emergência.</t>
+  </si>
+  <si>
+    <t>3098</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3098/indicacao_no_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção nas tampas de bueiro localizadas na Rua Alípio Machado, no bairro Castro, em frente à Mercearia da Adriana, com a devida recomposição do calçamento em paralelepípedo no entorno. No local, o pavimento encontra-se afundado e as tampas dos bueiros foram danificadas em razão do tráfego frequente de veículos de grande porte, comprometendo a segurança de pedestres e motoristas, além de oferecer risco de_x000D_
+acidentes e agravamento dos danos na via.</t>
+  </si>
+  <si>
+    <t>3100</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3100/indicacao_no_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca da tampa do bueiro localizada na Rua José Verano, no Bairro Castro, nas proximidades do Bar do Pepe, a fim de garantir a segurança e o adequado funcionamento da rede de drenagem no local. A tampa encontra-se danificada, comprometendo a proteção do bueiro e oferecendo riscos a pedestres, ciclistas e motoristas que transitam pela via, além de possibilitar o agravamento de danos à estrutura existente.</t>
+  </si>
+  <si>
+    <t>3101</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3101/indicacao_no_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a roçada das ruas do Bairro Castro, visando a limpeza e a adequada manutenção dos espaços públicos, garantindo melhores condições de circulação e segurança para os moradores. Atualmente, o crescimento acelerado da vegetação, intensificado pelo_x000D_
+período chuvoso, tem dificultado a manutenção regular do bairro, agravado pelo fato de que há apenas um servidor responsável pela execução do serviço, o que toma inviável atender toda a demanda existente.</t>
+  </si>
+  <si>
+    <t>3102</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3102/indicacao_no_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a implantação de um quebra-molas no cruzamento da Rua Alípio Machado com a Rua José Joaquim da Costa, com o objetivo de reduzir a velocidade dos veículos e aumentar a segurança no local. O referido cruzamento apresenta intenso fluxo de veículos e já foi palco de diversos acidentes, em razão da ausência de sinalização adequada e da_x000D_
+inexistência de redutor de velocidade, o que favorece a circulação em alta velocidade e aumenta o risco de colisões.</t>
+  </si>
+  <si>
+    <t>3103</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3103/indicacao_no_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a retirada da terra acumulada na Rua Alípio Machado, no encontro com a Travessa Alípio Machado, ao lado da residência da Sra. Wiviam Resende, a fim de restabelecer as condições adequadas de circulação no local. A terra deslocou-se para a via, em decorrência das chuvas recentes, causando obstrução parcial da passagem, acúmulo de sujeira e riscos para pedestres e veículos que transitam pelo trecho.</t>
+  </si>
+  <si>
+    <t>3105</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3105/indicacao_no_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza da Rua Alípio Machado, no cruzamento com a Rua José Verano (Rua do Campo), a fim de restabelecer as condições adequadas de circulação na via. Ocorre que com as chuvas recentes, as águas pluviais arrastou grande quantidade de terra para o local, causando acúmulo de material ao longo da rua, o que tem dificultado o trânsito de veículos e pedestres, além de comprometer a segurança e a conservação da via pública.</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3107/indicacao_no_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza da Rua Maria Verônica até o Sítio da Sra. Rosinha, bem como a devida manutenção da via, a fim de restabelecer condições adequadas de circulação no local._x000D_
+O trecho encontra-se em estado precário, com acúmulo de sujeira e deterioração da via, o que tem dificultado o tráfego de veículos e pedestres, além de causar transtornos aos moradores e demais usuários que utilizam o acesso diariamente.</t>
+  </si>
+  <si>
+    <t>3108</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3108/indicacao_no_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a roçada da Rua Carolina Cândida, no Bairro Castro, a fim de garantir melhores condições de circulação e segurança no local. O mato encontra-se excessivamente alto e avançando sobre a via, dificultando a passagem de pedestres e veículos, além de comprometer a visibilidade e aumentar o risco de acidentes.</t>
+  </si>
+  <si>
+    <t>3110</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3110/indicacao_no_45-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção e o cascalhamento da estrada que liga a entrada da Cava até o terreno do Sr. Guilherme Egg, iniciando ao lado do antigo posto de saúde do Bairro Castro e seguindo até a propriedade conhecida como Sócrates da Cachaça. A referida via encontra-se em condições precárias, com trechos irregulares e de difícil acesso, especialmente em períodos chuvosos, o que tem prejudicado a circulação de veículos, o deslocamento de moradores e o transporte de insumos e serviços na região.</t>
+  </si>
+  <si>
+    <t>3111</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3111/indicacao_no_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a capina e limpeza da Rua João Batista Cardoso Urzedo, no Bairro Vargem do Engenho, tendo em vista o acúmulo de mato e sujeira na via. A vegetação excessiva e os resíduos acumulados têm comprometido a adequada utilização do espaço público, causando transtornos aos moradores e pedestres, além de favorecer o aparecimento de animais peçonhentos e a proliferação de insetos, o que representa risco à saúde pública, conforme demonstrado na imagem em anexo.</t>
+  </si>
+  <si>
+    <t>3112</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3112/indicacao_no_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza do lote localizado na esquina da Rua José Bruno com a Rua João Batista Cardozo Urzedo, com a retirada de entulhos, móveis velhos e demais tipos de resíduos acumulados no local, bem como que seja providenciada a manutenção ou, se for o caso, a desativação da edificação que abriga a caixa de passagem da ETE, conforme demonstrado na imagem em anexo. O acúmulo de lixo e materiais inservíveis no referido espaço tem favorecido a proliferação de animais como ratos, baratas e outros vetores, representando risco à saúde pública e causando transtornos aos moradores das proximidades.</t>
+  </si>
+  <si>
+    <t>3113</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3113/indicacao_no_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção da estrada que liga o Município de Entre Rios de Minas à comunidade do Rio Abaixo, tendo em vista que a via encontra-se com inúmeros buracos e excesso de vegetação às suas margens. As condições atuais da estrada têm comprometido a trafegabilidade, dificultando o deslocamento de moradores, produtores rurais, estudantes e demais usuários que utilizam diariamente o trecho. Os buracos existentes aumentam o risco de acidentes e danos aos veículos, enquanto o mato alto reduz a visibilidade e estreita a_x000D_
+passagem em determinados pontos.</t>
+  </si>
+  <si>
+    <t>3116</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3116/indicacao_no_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca da lâmpada do poste de iluminação pública localizado na_x000D_
+Rua Califórnia, em frente à residência de n° 10, no Bairro Santa Efigênia, tendo em_x000D_
+vista que o ponto de luz encontra-se queimado.</t>
+  </si>
+  <si>
+    <t>3117</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3117/indicacao_no_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que o Poder Executivo Municipal possa averiguar a recorrente presença de animais soltos nas vias de nossa cidade, fato esse que tem se tornado comum em nossa cidade, em especial no bairro Sassafrás.</t>
+  </si>
+  <si>
+    <t>3118</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3118/indicacao_no_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza e capina da área onde está instalada urna lixeira localizada na entrada da estrada de acesso à comunidade da Ponte Funda, na esquina da MG-270.</t>
+  </si>
+  <si>
+    <t>3119</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3119/indicacao_no_52-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção da estrada de acesso à comunidade da Ponte Funda, com a adoção de medidas para a retirada e o correto direcionamento da água proveniente de uma represa que atualmente escoa sobre a via.</t>
+  </si>
+  <si>
+    <t>3120</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3120/indicacao_no_53-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção da pinguela existente sobre o córrego localizado na divisa entre as comunidades da Ponte Funda e Mata dos Pachecos.</t>
+  </si>
+  <si>
+    <t>3121</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_no_54-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção da Rua Maria da Paixão Dutra Neves, no Bairro Marcelo Batista, no Município de Entre Rios de Minas, com a aplicação de escória ao longo da via, a fim de melhorar suas condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>3149</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3149/indicacao_no_55-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção do calçamento da Rua José Bruno,_x000D_
+localizada no bairro Vargem do Engenho.</t>
+  </si>
+  <si>
+    <t>3122</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Fernando Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3122/indicacao_no_56-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca de duas lâmpadas de iluminação pública na Rua José dos Santos, nas proximidades da residência de n° 211, localizada no bairro Vila São Vicente.</t>
+  </si>
+  <si>
+    <t>3123</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Sarah do Marinho</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3123/indicacao_no_57-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca de lâmpada na Rua Pedro Paulo de Moura, na esquina com a Rua Elvira Maria da Conceição, localizada no bairro Jardim Primavera, visando melhorar a visibilidade e a segurança no local durante o período noturno.</t>
+  </si>
+  <si>
+    <t>3124</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3124/indicacao_no_58-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza da via que liga o bairro Padre Vítor à rodovia MGC-270, especialmente no trecho de estrada de terra situado abaixo do Parque da Pecuária.</t>
+  </si>
+  <si>
+    <t>3125</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3125/indicacao_no_59-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza da via que se inicia ao final da Rua Pedro Antônio dos Santos, no bairro Cachoeira, até a Usina de Triagem e Compostagem de Lixo, passando pela estrada da Ponte Funda.</t>
+  </si>
+  <si>
+    <t>3126</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3126/indicacao_no_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a poda das árvores localizadas na Estrada dos Coelhos, mais precisamente no barranco situado pouco antes da entrada da comunidade rural do Cascalho Preto.</t>
+  </si>
+  <si>
+    <t>3127</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3127/indicacao_no_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a retirada de um galho que se encontra sobre a rede elétrica da escola rural da Comunidade Água Limpa dos Ferreiras, bem como que, após a remoção, seja providenciada a religação da chave que se encontra desarmada.</t>
+  </si>
+  <si>
+    <t>3128</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3128/indicacao_no_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o encascalhamento do Morro do Tamanduá, localizado na estrada rural que dá acesso à Comunidade da Ponte Funda.</t>
+  </si>
+  <si>
+    <t>3129</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3129/indicacao_no_63-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca das lâmpadas de iluminação pública na Rua Bela Vista, localizada no bairro Frei Toninho, no Município de Entre Rios de Minas.</t>
+  </si>
+  <si>
+    <t>3130</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3130/indicacao_no_64-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a capina do mato na Rua Nossa Senhora das Brotas, no Município de Entre Rios de Minas.</t>
+  </si>
+  <si>
+    <t>3131</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3131/indicacao_no_65-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a notificação do(a) proprietário(a) do lote localizado na Rua Nossa Senhora das Brotas, que se encontra próximo a academia "Vita Corpus", para que providencie a devida roçada e limpeza do imóvel, em conformidade com o que determina a legislação municipal vigente quanto à manutenção e conservação de terrenos urbanos.</t>
+  </si>
+  <si>
+    <t>3150</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3150/indicacao_no_66-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o patrolamento e o encascalhamento da estrada da Gameleira,_x000D_
+tendo em vista as atuais condições de desgaste da via.</t>
+  </si>
+  <si>
+    <t>3151</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3151/indicacao_no_67-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada operação tapa-buracos na Rua Dom Silvério e na Avenida Benedito Valadares, tendo em vista as condições atuais do pavimento dessas vias.</t>
+  </si>
+  <si>
+    <t>3152</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3152/indicacao_no_68-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada operação tapa-buracos na Avenida Mário Augusto Alves de Andrade, tendo em vista as condições atuais do pavimento da referida via.</t>
+  </si>
+  <si>
+    <t>3153</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3153/indicacao_no_69-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para que todos os veículos pertencentes à Administração Pública Municipal estejam devidamente identificados, nos termos da Lei Municipal n° 1.903, de 30 de setembro de 2021, que "Dispõe sobre a obrigatoriedade da identificação dos veículos oficiais e dá outras providências"</t>
+  </si>
+  <si>
+    <t>3154</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3154/indicacao_no_70-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção do mata-burro de ferro localizado na via de acesso à Comunidade da Ponte Funda, logo após a saída da MGC-270 para ingresso na estrada rural que conduz à referida comunidade.</t>
+  </si>
+  <si>
+    <t>3155</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3155/indicacao_no_71-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja construído um abrigo municipal destinado ao acolhimento de cães em situação de rua, especialmente aqueles que estejam apresentando comportamento agressivo ou que necessitem ser recolhidos para procedimentos de castração.</t>
+  </si>
+  <si>
+    <t>3156</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3156/indicacao_no_72-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca da lâmpada queimada no poste de iluminação pública localizado na Rua Sebastião Panzera Veloso, antiga Rua da Praia.</t>
+  </si>
+  <si>
+    <t>3157</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3157/indicacao_no_73-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja construído um curral ou abrigo adequado para o recolhimento de animais de grande porte, tais como bois e cavalos, que sejam encontrados soltos nas vias públicas do Município.</t>
+  </si>
+  <si>
+    <t>3158</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3158/indicacao_no_74-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada operação tapa-buracos em todas as ruas do Município, em especial na Rua Sueli Esméria Ribeiro, localizada no bairro Ribeiro Cardoso.</t>
+  </si>
+  <si>
+    <t>3159</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3159/indicacao_no_75-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção do ponto de ônibus localizado na comunidade rural de São José das Neves, conhecida como "Rua do Fogo", nas proximidades da antiga escola da localidade, mais especificamente próximo à residência do Sr. Marcelo.</t>
+  </si>
+  <si>
+    <t>3160</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3160/indicacao_no_76-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção de um mata-burro de madeira localizado na comunidade do Mata-Bois, nas proximidades da divisa do terreno da Sra. Sueli.</t>
+  </si>
+  <si>
+    <t>3161</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3161/indicacao_no_77-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção das estradas rurais que dão acesso à comunidade do Camapuã de Baixo, bem como o calçamento do trecho mais íngreme do morro localizado em frente ao bar e restaurante da Sra. Vitalina.</t>
+  </si>
+  <si>
+    <t>3162</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3162/indicacao_no_78-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada, por meio do setor competente, a instalação de placas de identificação em logradouros públicos do Município de Entre Rios de_x000D_
+Minas, especialmente em ruas, avenidas e bairros que ainda não possuem sinalização nominal.</t>
+  </si>
+  <si>
+    <t>3163</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3163/indicacao_no_79-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja determinada ao setor competente da Administração Pública a realização de estudo e posterior reorganização da numeração dos imóveis nas vias públicas do Município de Entre Rios de Minas, de modo a estabelecer sequência lógica e ordenada na identificação das residências e estabelecimentos.</t>
+  </si>
+  <si>
+    <t>3164</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3164/indicacao_no_80-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada, por meio do setor competente, a instalação de sistema de proteção contra descargas atmosféricas (para-raios) no Bairro_x000D_
+Sassafrás, no Município de Entre Rios de Minas. A presente indicação tem por objetivo aumentar a segurança da população e das edificações localizadas no Bairro Sassafrás, especialmente diante da ocorrência de descargas atmosféricas durante períodos de chuva.</t>
+  </si>
+  <si>
+    <t>3165</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3165/indicacao_no_81-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a pavimentação, por meio de asfalto ou calçamento, da Rua Maria da Paixão Dutra Neves, no Bairro Batista de Oliveira, no Município de Entre Rios de Minas.</t>
+  </si>
+  <si>
+    <t>3166</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3166/indicacao_no_82-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza dos lotes pertencentes à Prefeitura Municipal localizados no Bairro Marcelo Batista de Oliveira, tendo em vista o acúmulo de mato alto e resíduos nesses espaços.</t>
+  </si>
+  <si>
+    <t>3167</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3167/indicacao_no_83-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja instalada uma academia ao ar livre e construída uma praça em lote pertencente à Prefeitura Municipal, localizado na Rua Hélio Andrade R. Oliveira, no Bairro Marcelo Batista de Oliveira.</t>
+  </si>
+  <si>
+    <t>3168</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3168/indicacao_no_84-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o patrolamento e a manutenção das estradas das comunidades dos Coelhos e Faleiros, tendo em vista as precárias condições de conservação em que se encontram.</t>
+  </si>
+  <si>
+    <t>3169</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3169/indicacao_no_85-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja designado um servidor responsável pela conservação e manutenção das estradas das comunidades Mata dos Pachecos, Colônia e Ponte Funda, com o objetivo de garantir acompanhamento contínuo das condições dessas vias.</t>
+  </si>
+  <si>
+    <t>3170</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3170/indicacao_no_86-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas providências quanto à situação do prédio antigo da Prefeitura Municipal, localizado na Praça Coronel Joaquim Resende, considerando relatos da presença constante de pombos, pardais e até urubus nas proximidades do imóvel.</t>
+  </si>
+  <si>
+    <t>3171</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3171/indicacao_no_87-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o encascalhamento da nova estrada que dá acesso às comunidades de Santana, Bom Jardim e Catauá, localizada na Rua do Fogo, tendo em vista a necessidade de melhoria das condições de trafegabilidade da via.</t>
+  </si>
+  <si>
+    <t>3172</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3172/indicacao_no_88-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja avaliada a possibilidade de ampliação do auxílio financeiro para o transporte de estudantes universitários que se deslocam para o Município de São João dei-Rei, contemplando também aqueles que estudam nos períodos da manhã e da tarde, além do auxílio já realizado no período noturno.</t>
+  </si>
+  <si>
+    <t>3174</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3174/indicacao_no_89-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção e desobstrução do bueiro localizado na Rua Alípio Machado, nas proximidades do número 632, no bairro Castro, no Município de Entre Rios de Minas</t>
+  </si>
+  <si>
+    <t>3175</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3175/indicacao_no_90-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção da estrada rural localizada no bairro Castro, após a Rua Alípio Machado, no sentido à residência do Sr. Sócrates e à ferrovia, tendo em vista as condições atuais da via.</t>
+  </si>
+  <si>
+    <t>3176</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3176/indicacao_no_91-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizadas a troca e a manutenção das placas de sinalização de trânsito na Rua Frederico Ozanan esquina com a Praça Cassiano Campolina, no Centro, no Município de Entre Rios de Minas.</t>
+  </si>
+  <si>
+    <t>3177</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3177/indicacao_no_92-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a roçada e limpeza do canteiro central localizado na Praça Cassiano Campolina, na esquina com a Avenida Major Juscelino, em frente à farmácia, à unidade de fisioterapia municipal e à escolinha infantil Sonho Meu.</t>
+  </si>
+  <si>
+    <t>3178</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3178/indicacao_no_93-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a pintura do quebra-molas localizado na Avenida Sagrados Corações, em frente ao imóvel de n° 1.500, bem como a revitalização da pintura dos demais redutores de velocidade existentes no Município que se encontram com a sinalização desgastada, e ainda a instalação de placas de sinalização nos locais onde não houver a devida indicação da presença desses dispositivos.</t>
+  </si>
+  <si>
+    <t>3179</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3179/indicacao_no_94-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a roçada e limpeza da Rua Esmeralda, no Bairro Santa Efigênia, localizada atrás do Clube de Entre Rios.</t>
+  </si>
+  <si>
+    <t>3180</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3180/indicacao_no_95-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado o transporte escolar para as crianças atendidas pela Creche Ana Gonçalves da Cunha, especialmente para aquelas que residem em bairros mais distantes, como Marcelo Batista, Vargem do Engenho e Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>3181</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3181/indicacao_no_96-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada, por meio do setor competente da Administração Pública, a substituição da lâmpada de iluminação pública localizada na Rua José Manoel de Souza, nas proximidades do n° 35, especificamente no poste situado na esquina em frente ao SAMU, no Município de Entre Rios de Minas.</t>
+  </si>
+  <si>
+    <t>3182</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3182/indicacao_no_97-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja determinada ao setor competente da Administração Pública a revitalização e a padronização da sinalização das estradas rurais, comunidades e pontos turísticos do Município de Entre Rios de Minas.</t>
+  </si>
+  <si>
+    <t>3183</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3183/indicacao_no_98-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a extensão e implantação de iluminação pública na Avenida Tiradentes, no Município de Entre Rios de Minas, nos trechos onde ainda não há cobertura do serviço.</t>
+  </si>
+  <si>
+    <t>3184</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3184/indicacao_no_99-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a extensão e implantação de iluminação pública na Avenida Tancredo Neves/MG-270, no Município de Entre Rios de Minas, nos trechos onde ainda não há cobertura do serviço.</t>
+  </si>
+  <si>
+    <t>3185</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3185/indicacao_no_100-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca da lâmpada queimada no poste de iluminação pública localizado na Rua Congonhas, n° 140, no poste de n°20240-1, próximo à residência do Sr. Ailton Carlos.</t>
+  </si>
+  <si>
+    <t>3186</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3186/indicacao_no_101-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca das lâmpadas queimadas nos postes de iluminação pública localizados na Rua José dos Santos, tendo em vista a existência de diversos pontos com iluminação comprometida.</t>
+  </si>
+  <si>
+    <t>3187</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3187/indicacao_no_102-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, proceda à notificação dos proprietários de lotes localizados às margens da MG-270, para que realizem a devida limpeza e manutenção de seus imóveis, em conformidade com a Lei Municipal n° 2.109, de 09 de outubro de 2025, que "Dispõe sobre a manutenção de lotes urbanos no Município de Entre Rios de Minas/MG, estabelece a responsabilidade de seus proprietários por danos decorrentes de incêndios e define infrações e penalidades".</t>
+  </si>
+  <si>
+    <t>3173</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3173/projeto_de_lei_complementar_no_01-2026_-_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Lei Complementar_x000D_
+Plano de cargos e salários_x000D_
+Câmara Municipal</t>
+  </si>
+  <si>
+    <t>3070</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>Thiago Itamar "Ted"</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3070/projeto_de_lei_no_01-2026_-_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar parceria entre a administração pública municipal e a organização da sociedade civil denominada HOSPITAL CASSIANO CAMPOLINA conforme disposto na Lei Federal n° 13.019/2014, com a redação dada pela Lei n° 13.204/2015</t>
+  </si>
+  <si>
+    <t>3071</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar parceria entre a administração pública municipal e a organização da sociedade civil denominada HOSPITAL CASSIANO CAMPOLINA conforme disposto na Lei Federal n° 13.019/2014, com a redação dada pela Lei n°_x000D_
+13.204/2015".</t>
+  </si>
+  <si>
+    <t>3072</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3072/projeto_de_lei_no_03-2026_-_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar parceria entre a administração pública municipal e a organização da sociedade civil denominada HOSPITAL CASSIANO CAMPOL1NA conforme disposto na Lei Federal n° 13.019/2014, com a redação dada pela Lei n°_x000D_
+13.204/2015".</t>
+  </si>
+  <si>
+    <t>3073</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3073/projeto_de_lei_no_04-2026_-_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar parceria entre a administração pública municipal e a organização da sociedade civil denominada ASSOCIAÇÃO DE PAIS E AMIGOS_x000D_
+DOS EXCEPCIONAIS DE ENTRE RIOS DE MINAS— APAE/ERM, conforme disposto na Lei Federal n° 13.019/2014, com a redação dada pela Lei n° 13.204/2015</t>
+  </si>
+  <si>
+    <t>3074</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3074/projeto_de_lei_no_05-2026_-_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar parceria entre a administração pública municipal e a organização da sociedade civil denominada ASSOCIAÇÃO DE PAIS E AMIGOS_x000D_
+DOS EXCEPCIONAIS DE ENTRE RIOS DE MINAS — APAE/ERM, conforme disposto na Lei Federal n° 13.019/2014, com a redação dada pela Lei n° 13.204/2015".</t>
+  </si>
+  <si>
+    <t>3075</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3075/projeto_de_lei_no_06-2026_-_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito especial e dá outras providências</t>
+  </si>
+  <si>
+    <t>3076</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3076/projeto_de_lei_no_07-2026_-_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar parceria entre a administração pública municipal e a organização da sociedade civil denominada PROJETO SOCIAL REMANESCENTE, conforme disposto na Lei Federal n° 13.019/2014, com a redação dada pela Lei n°_x000D_
+13.204/2015</t>
+  </si>
+  <si>
+    <t>3077</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3077/projeto_de_lei_no_08-2026_-_executivo_municipal_.pdf</t>
+  </si>
+  <si>
+    <t>3078</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3078/projeto_de_lei_no_09-2026_-_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>3192</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3192/projeto_de_lei_no_16-2026_-_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica a alteração pelo Município de Entre Rios de Minas do Contrato de Consórcio_x000D_
+Público do CODAP - Consórcio Público Para o Desenvolvimento Do Alto Paraopeba.</t>
+  </si>
+  <si>
+    <t>3137</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Antônio Bituri do Táxi</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3137/requerimento_no_01-2026_-_antonio_teodoro_ferreira_.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos à Sra. Meiry Aparecida Oliveira Vieira, servidora efetiva do Município, em reconhecimento à sua relevante e dedicada atuação na área da educação ao longo de vários anos no Município.</t>
+  </si>
+  <si>
+    <t>3138</t>
+  </si>
+  <si>
+    <t>Antônio Bituri do Táxi, Sarah do Marinho</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3138/requerimento_no_02-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos ao 1° Tenente da Polícia Militar do pelotão de Entre Rios de Minas, Sr. Israel Resende Vieira, em reconhecimento aos relevantes serviços prestados à segurança pública e à comunidade entrerriana.</t>
+  </si>
+  <si>
+    <t>3139</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3139/requerimento_no_03-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos ao Policial Militar Sr. Alexandro Jorge de Souza, em reconhecimento aos exemplares e relevantes serviços prestados à segurança pública e à comunidade entrerriana ao longo de sua carreira.</t>
+  </si>
+  <si>
+    <t>3140</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3140/requerimento_no_04-2026_-_bruno_azevedo_coelho.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos aos Srs. Jaime Júnior Vasconcelos Ramos, Manuel Lucas Egg Costa e Rodolfo Augusto Oliveira Coelho, em reconhecimento à atuação voluntária e solidária nas buscas pela menina Alice Maciel Lacerda Lisboa, de apenas 04 anos de idade, que permaneceu desaparecida por três dias no Município de Jeceaba — Minas Gerais.</t>
+  </si>
+  <si>
+    <t>3141</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3141/requerimento_no_05-2026_-_jose_da_silva_fernandes_.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos à Sra. Maria Helena Silva Rodrigues, popularmente conhecida como "Tita", em reconhecimento aos relevantes serviços prestados à comunidade entrerriana.</t>
+  </si>
+  <si>
+    <t>3142</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3142/requerimento_no_06-2026_-_lucas_augusto_resende_dias.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca de como se dá a atualização da lista de pacientes que aguardam a realização de exames e consultas, disponibilizada no site oficial do Município, para fins de cumprimento da Lei Municipal n° 2.070, de 14 de março de 2025, que dispõe sobre a obrigatoriedade dessa divulgação. Nesse sentido, especificamente requer o que se segue:_x000D_
+1) A periodicidade com que as informações são atualizadas;_x000D_
+2) Os critérios adotados para a inclusão, ordenação e eventual exclusão de_x000D_
+pacientes das listas divulgadas;</t>
+  </si>
+  <si>
+    <t>3143</t>
+  </si>
+  <si>
+    <t>Antônio Bituri do Táxi, Bruno Asevedo Karah, Cláudio da Patrol, Fernando Enfermeiro, Lucas Dias Advogado, Rafael Neto, Sarah do Marinho, Tio Amintas, Zé Branco</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3143/requerimento_no_07-2026_-_todos.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam encaminhadas a esta Casa Legislativa informações detalhadas acerca da obra de construção da Unidade Básica de Saúde (UBS) do bairro Castro, tendo em vista relatos de moradores de que a referida obra estaria paralisada, o que gera preocupação quanto à sua continuidade e conclusão._x000D_
+Dessa forma, solicita-se informar em que fase se encontra a obra e se sua execução ocorre normalmente ou se está suspensa ou paralisada. Em caso de interrupção, requer-se esclarecer a data em que ocorreu, os motivos que a ensejaram, se houve notificação formal da empresa responsável e se a paralisação decorre de fatores técnicos, administrativos, contratuais ou judiciais._x000D_
+Requer-se, ainda, a identificação da empresa contratada, a situação atual do contrato administrativo, bem como a informação sobre eventual descumprimento contratual e as providências adotadas ou previstas pelo Município._x000D_
+Solicita-se também o envio do cronograma original da obra, o percentual de execução já realizado.</t>
+  </si>
+  <si>
+    <t>3144</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3144/requerimento_no_08-2026_-_todos.pdf</t>
+  </si>
+  <si>
+    <t>Considerando o Requerimento n° 62/2025, por meio do qual foram solicitadas informações acerca da situação da obra da Estratégia de Saúde da Família — ESF Dr. Alcindo Lázaro, localizada no bairro Santa Efigênia, tendo em vista que a construção se encontra paralisada;_x000D_
+Considerando a resposta encaminhada pelo Poder Executivo, informando que está em fase de elaboração processo para contratação de auditoria técnica especializada, com a finalidade de analisar detalhadamente a situação da obra, verificar seu histórico, examinar documentos, identificar inconsistências e apontar as medidas necessárias para sua retomada e conclusão; Requer-se o encaminhamento de informações atualizadas e detalhadas acerca do andamento das providências mencionadas.</t>
+  </si>
+  <si>
+    <t>3145</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3145/requerimento_no_09-2026_-_rafael_neto_peixoto.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos ao Sr. Wagner de Sousa, em reconhecimento à sua longa e dedicada trajetória de serviços prestados ao Município ao longo de 39 anos de trabalho no Poder Executivo.</t>
+  </si>
+  <si>
+    <t>3146</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3146/requerimento_no_10-2026_-_rafael_neto_peixoto.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos ao grupo de Folia de Reis 3 Reis, da Comunidade da Pedra Negra, em reconhecimento à sua valiosa contribuição para a preservação das tradições culturais e religiosas do Município.</t>
+  </si>
+  <si>
+    <t>3147</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3147/requerimento_no_11-2026_-_antonio_teodoro_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos à Sra. Alessandra Maia Ribeiro Charneca Leopoldino, em reconhecimento aos relevantes serviços prestados ao Município de Entre Rios de Minas, especialmente por sua expressiva contribuição à educação ao longo de aproximadamente 30 anos de dedicação ao ensino público.</t>
+  </si>
+  <si>
+    <t>3148</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3148/requerimento_no_12-2026_-_sarah_magda_baeta_morais_andrade.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos ao Sr. Paulo César Vanzeloti Bahense, Sargento da Polícia Militar de Minas Gerais, em reconhecimento aos relevantes serviços prestados à segurança pública e à comunidade de Entre Rios de Minas.</t>
+  </si>
+  <si>
+    <t>3189</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada a esta Casa Legislativa cópia das atas das reuniões do Conselho Municipal de Saúde, realizadas no período compreendido entre janeiro de 2025 até a presente data.</t>
+  </si>
+  <si>
+    <t>3190</t>
+  </si>
+  <si>
+    <t>Bruno Asevedo Karah, Cláudio da Patrol, Sarah do Marinho, Tio Amintas, Zé Branco</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO as notificações de impedimento de ordem técnica apontadas por_x000D_
+meio do Ofício n° GAB/044/2026, de autoria do Chefe do Executivo Municipal, às Emendas_x000D_
+Impositivas n° 02, 09 13, 20 e 33 cujos signatários são os vereadores que a este_x000D_
+subscrevem;_x000D_
+CONSIDERANDO o que preceitua o inciso II do §6° do Art. 123-A da Lei Orgânica_x000D_
+Municipal, alterada pela Emenda n°01/2021, que afirma o Legislativo Municipal indicará ao_x000D_
+Executivo Municipal será feita a substituição da programação cujo impedimento seja_x000D_
+insuperável em até 30 (trinta) dias, contados do término do prazo previsto no inciso anterior;_x000D_
+Indicam à V. Exa as seguintes emendas impositivas para substituição das emendas_x000D_
+rejeitadas:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -405,68 +1922,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3040/indicacao_no_01_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3040/indicacao_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3057/indicacao_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_n_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_n_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3065/indicacao_n_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3066/indicacao_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3067/indicacao_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3068/indicacao_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3069/indicacao_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3079/indicacao_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3080/indicacao_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3081/indicacao_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3082/indicacao_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3083/indicacao_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3084/indicacao_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3085/indicacao_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3086/indicacao_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3087/indicacao_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3088/indicacao_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3089/indicacao_no_28-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3090/indicacao_no_29-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3091/indicacao_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3092/indicacao_no_31-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3093/indicacao_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3094/indicacao_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3095/indicacao_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3097/indicacao_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3098/indicacao_no_37-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3100/indicacao_no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3101/indicacao_no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3102/indicacao_no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3103/indicacao_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3105/indicacao_no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3107/indicacao_no_43-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3108/indicacao_no_44-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3110/indicacao_no_45-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3111/indicacao_no_46-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3112/indicacao_no_47-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3113/indicacao_no_48-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3116/indicacao_no_49-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3117/indicacao_no_50-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3118/indicacao_no_51-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3119/indicacao_no_52-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3120/indicacao_no_53-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_no_54-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3149/indicacao_no_55-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3122/indicacao_no_56-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3123/indicacao_no_57-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3124/indicacao_no_58-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3125/indicacao_no_59-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3126/indicacao_no_60-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3127/indicacao_no_61-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3128/indicacao_no_62-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3129/indicacao_no_63-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3130/indicacao_no_64-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3131/indicacao_no_65-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3150/indicacao_no_66-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3151/indicacao_no_67-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3152/indicacao_no_68-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3153/indicacao_no_69-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3154/indicacao_no_70-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3155/indicacao_no_71-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3156/indicacao_no_72-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3157/indicacao_no_73-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3158/indicacao_no_74-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3159/indicacao_no_75-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3160/indicacao_no_76-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3161/indicacao_no_77-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3162/indicacao_no_78-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3163/indicacao_no_79-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3164/indicacao_no_80-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3165/indicacao_no_81-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3166/indicacao_no_82-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3167/indicacao_no_83-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3168/indicacao_no_84-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3169/indicacao_no_85-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3170/indicacao_no_86-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3171/indicacao_no_87-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3172/indicacao_no_88-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3174/indicacao_no_89-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3175/indicacao_no_90-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3176/indicacao_no_91-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3177/indicacao_no_92-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3178/indicacao_no_93-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3179/indicacao_no_94-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3180/indicacao_no_95-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3181/indicacao_no_96-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3182/indicacao_no_97-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3183/indicacao_no_98-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3184/indicacao_no_99-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3185/indicacao_no_100-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3186/indicacao_no_101-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3187/indicacao_no_102-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3173/projeto_de_lei_complementar_no_01-2026_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3070/projeto_de_lei_no_01-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3072/projeto_de_lei_no_03-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3073/projeto_de_lei_no_04-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3074/projeto_de_lei_no_05-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3075/projeto_de_lei_no_06-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3076/projeto_de_lei_no_07-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3077/projeto_de_lei_no_08-2026_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3078/projeto_de_lei_no_09-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3192/projeto_de_lei_no_16-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3137/requerimento_no_01-2026_-_antonio_teodoro_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3138/requerimento_no_02-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3139/requerimento_no_03-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3140/requerimento_no_04-2026_-_bruno_azevedo_coelho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3141/requerimento_no_05-2026_-_jose_da_silva_fernandes_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3142/requerimento_no_06-2026_-_lucas_augusto_resende_dias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3143/requerimento_no_07-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3144/requerimento_no_08-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3145/requerimento_no_09-2026_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3146/requerimento_no_10-2026_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3147/requerimento_no_11-2026_-_antonio_teodoro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3148/requerimento_no_12-2026_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="11.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="209" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="144.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -477,53 +1994,3404 @@
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>76</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>39</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>93</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>98</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>102</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>98</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H23" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>93</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>110</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>34</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H25" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>34</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>118</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>34</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>122</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>48</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H28" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>126</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>48</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H29" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>130</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>48</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H30" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>133</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>134</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>48</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>138</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>93</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H32" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>142</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>93</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H33" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>145</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>146</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>93</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H34" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>149</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>150</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H35" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>154</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>93</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H36" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>158</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>93</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H37" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>161</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>162</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>93</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>166</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>93</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H39" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>169</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>170</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>93</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H40" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>174</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>93</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H41" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>178</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>93</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H42" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>181</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>182</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>93</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H43" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>185</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>186</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>93</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H44" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>189</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>190</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>93</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H45" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>193</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>194</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>48</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H46" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>197</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>198</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>48</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H47" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>201</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>202</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H48" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>205</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>206</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H49" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>209</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>210</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H50" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>213</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>214</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>48</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>217</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>218</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>48</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H52" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>221</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>222</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>48</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H53" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>226</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>93</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H54" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>229</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>230</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>34</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H55" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>233</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>234</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>235</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H56" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>239</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>240</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H57" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>243</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>244</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>48</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H58" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>247</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>248</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>48</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H59" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>251</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>252</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>48</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H60" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>255</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>256</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>48</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H61" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>259</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>260</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>48</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H62" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>263</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>264</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>48</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H63" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>267</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>268</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>48</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H64" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>271</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>272</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>48</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H65" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>275</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>276</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>48</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H66" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>279</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>280</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>48</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H67" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>283</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>284</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H68" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>287</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>288</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H69" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>291</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>292</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H70" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>295</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>296</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>48</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H71" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>299</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>300</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>48</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H72" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>303</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>304</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>48</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H73" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>307</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>308</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>34</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H74" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>311</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>312</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>34</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H75" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>315</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>316</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>34</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H76" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>319</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>320</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>34</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H77" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>323</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>324</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>48</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H78" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>327</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>328</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>48</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H79" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>331</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>332</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>48</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H80" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>335</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>336</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H81" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>339</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>340</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H82" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>343</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>344</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H83" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>347</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>348</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H84" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>351</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>352</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H85" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>355</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>356</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>48</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H86" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>359</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>360</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>48</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H87" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>363</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>364</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>48</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H88" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>367</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>368</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H89" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>371</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>372</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H90" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>375</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>376</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>48</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H91" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>379</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>380</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>48</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H92" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>383</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>384</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>48</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H93" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>387</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>388</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>48</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H94" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>391</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>392</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>48</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H95" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>395</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>396</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>235</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H96" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>399</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>400</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>48</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H97" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>403</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>404</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>48</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H98" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>407</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>408</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>48</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H99" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>411</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>412</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>48</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H100" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>415</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>416</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>48</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H101" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>419</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>420</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>48</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H102" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>423</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>424</v>
+      </c>
+      <c r="E103" t="s">
+        <v>425</v>
+      </c>
+      <c r="F103" t="s">
+        <v>426</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H103" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>429</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" t="s">
+        <v>430</v>
+      </c>
+      <c r="E104" t="s">
+        <v>431</v>
+      </c>
+      <c r="F104" t="s">
+        <v>432</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H104" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>435</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" t="s">
+        <v>430</v>
+      </c>
+      <c r="E105" t="s">
+        <v>431</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H105" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>438</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>21</v>
+      </c>
+      <c r="D106" t="s">
+        <v>430</v>
+      </c>
+      <c r="E106" t="s">
+        <v>431</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H106" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>441</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>25</v>
+      </c>
+      <c r="D107" t="s">
+        <v>430</v>
+      </c>
+      <c r="E107" t="s">
+        <v>431</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H107" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>444</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>29</v>
+      </c>
+      <c r="D108" t="s">
+        <v>430</v>
+      </c>
+      <c r="E108" t="s">
+        <v>431</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H108" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>447</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>33</v>
+      </c>
+      <c r="D109" t="s">
+        <v>430</v>
+      </c>
+      <c r="E109" t="s">
+        <v>431</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H109" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>450</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110" t="s">
+        <v>430</v>
+      </c>
+      <c r="E110" t="s">
+        <v>431</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H110" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>453</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>43</v>
+      </c>
+      <c r="D111" t="s">
+        <v>430</v>
+      </c>
+      <c r="E111" t="s">
+        <v>431</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H111" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>455</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>47</v>
+      </c>
+      <c r="D112" t="s">
+        <v>430</v>
+      </c>
+      <c r="E112" t="s">
+        <v>431</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H112" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>457</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>458</v>
+      </c>
+      <c r="D113" t="s">
+        <v>430</v>
+      </c>
+      <c r="E113" t="s">
+        <v>431</v>
+      </c>
+      <c r="F113" t="s">
+        <v>432</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H113" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>461</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" t="s">
+        <v>462</v>
+      </c>
+      <c r="E114" t="s">
+        <v>463</v>
+      </c>
+      <c r="F114" t="s">
+        <v>464</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H114" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>467</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>17</v>
+      </c>
+      <c r="D115" t="s">
+        <v>462</v>
+      </c>
+      <c r="E115" t="s">
+        <v>463</v>
+      </c>
+      <c r="F115" t="s">
+        <v>468</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H115" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>471</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>21</v>
+      </c>
+      <c r="D116" t="s">
+        <v>462</v>
+      </c>
+      <c r="E116" t="s">
+        <v>463</v>
+      </c>
+      <c r="F116" t="s">
+        <v>468</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H116" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>474</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>25</v>
+      </c>
+      <c r="D117" t="s">
+        <v>462</v>
+      </c>
+      <c r="E117" t="s">
+        <v>463</v>
+      </c>
+      <c r="F117" t="s">
+        <v>93</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H117" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>477</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>29</v>
+      </c>
+      <c r="D118" t="s">
+        <v>462</v>
+      </c>
+      <c r="E118" t="s">
+        <v>463</v>
+      </c>
+      <c r="F118" t="s">
+        <v>48</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H118" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>480</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>33</v>
+      </c>
+      <c r="D119" t="s">
+        <v>462</v>
+      </c>
+      <c r="E119" t="s">
+        <v>463</v>
+      </c>
+      <c r="F119" t="s">
+        <v>98</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H119" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>483</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120" t="s">
+        <v>462</v>
+      </c>
+      <c r="E120" t="s">
+        <v>463</v>
+      </c>
+      <c r="F120" t="s">
+        <v>484</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H120" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>487</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>43</v>
+      </c>
+      <c r="D121" t="s">
+        <v>462</v>
+      </c>
+      <c r="E121" t="s">
+        <v>463</v>
+      </c>
+      <c r="F121" t="s">
+        <v>484</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H121" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>490</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>47</v>
+      </c>
+      <c r="D122" t="s">
+        <v>462</v>
+      </c>
+      <c r="E122" t="s">
+        <v>463</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H122" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>493</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>52</v>
+      </c>
+      <c r="D123" t="s">
+        <v>462</v>
+      </c>
+      <c r="E123" t="s">
+        <v>463</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H123" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>496</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>56</v>
+      </c>
+      <c r="D124" t="s">
+        <v>462</v>
+      </c>
+      <c r="E124" t="s">
+        <v>463</v>
+      </c>
+      <c r="F124" t="s">
+        <v>464</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H124" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>499</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>60</v>
+      </c>
+      <c r="D125" t="s">
+        <v>462</v>
+      </c>
+      <c r="E125" t="s">
+        <v>463</v>
+      </c>
+      <c r="F125" t="s">
+        <v>240</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H125" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>502</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>64</v>
+      </c>
+      <c r="D126" t="s">
+        <v>462</v>
+      </c>
+      <c r="E126" t="s">
+        <v>463</v>
+      </c>
+      <c r="F126" t="s">
+        <v>93</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H126" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>504</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>68</v>
+      </c>
+      <c r="D127" t="s">
+        <v>462</v>
+      </c>
+      <c r="E127" t="s">
+        <v>463</v>
+      </c>
+      <c r="F127" t="s">
+        <v>505</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H127" t="s">
+        <v>506</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>