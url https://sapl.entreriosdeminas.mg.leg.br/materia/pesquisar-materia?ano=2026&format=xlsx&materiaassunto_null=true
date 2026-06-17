--- v1 (2026-04-28)
+++ v2 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1008" uniqueCount="507">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1208" uniqueCount="619">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1301,324 +1301,641 @@
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3186/indicacao_no_101-2026.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a troca das lâmpadas queimadas nos postes de iluminação pública localizados na Rua José dos Santos, tendo em vista a existência de diversos pontos com iluminação comprometida.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3187/indicacao_no_102-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, proceda à notificação dos proprietários de lotes localizados às margens da MG-270, para que realizem a devida limpeza e manutenção de seus imóveis, em conformidade com a Lei Municipal n° 2.109, de 09 de outubro de 2025, que "Dispõe sobre a manutenção de lotes urbanos no Município de Entre Rios de Minas/MG, estabelece a responsabilidade de seus proprietários por danos decorrentes de incêndios e define infrações e penalidades".</t>
   </si>
   <si>
-    <t>3173</t>
-[...19 lines deleted...]
-    <t>3070</t>
+    <t>3203</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3203/indicacao_no_103-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada, com urgência, a troca das lâmpadas da iluminação pública na comunidade da Serra do Camapuã.</t>
+  </si>
+  <si>
+    <t>3204</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3204/indicacao_no_104-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a pavimentação das vias públicas da comunidade da Serra do Camapuã que ainda se encontram em terra batida, incluindo, de forma prioritária, a rua da escola municipal e a via de acesso ao posto de saúde.</t>
+  </si>
+  <si>
+    <t>3205</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3205/indicacao_no_105-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada o patrolamento e encascalhamento das vias do bairro Gameleira, incluindo a chegada da casa da Dona Isabel.</t>
+  </si>
+  <si>
+    <t>3206</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>Antônio Bituri do Táxi</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3206/indicacao_no_106-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja possibilitada a implantação de sistema de estacionamento rotativo nas principais vias de nosso Município, especialmente naquelas que apresentam maior fluxo de veículos e de pessoas, notadamente na região central.</t>
+  </si>
+  <si>
+    <t>3207</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3207/indicacao_no_107-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado o efetivo cumprimento da Lei Municipal n° 1.721/2017, que dispõe sobre a remoção de veículos abandonados ou estacionados em situação que caracterize abandono em vias públicas do Município</t>
+  </si>
+  <si>
+    <t>3208</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3208/indicacao_no_108-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada, com urgência, a manutenção da estrada rural dos Cunhas, no trecho que se estende até a residência do Sr. Lázaro Lima.</t>
+  </si>
+  <si>
+    <t>3209</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3209/indicacao_no_109-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada, com urgência, a manutenção do mata-burro localizado na estrada rural no sentido da residência do Sr. Clero Lima, na comunidade dos Cunhas.</t>
+  </si>
+  <si>
+    <t>3210</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3210/indicacao_no_110-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a substituição da tampa de bueiro localizada na Rua São José, em frente ao n° 430, no bairro Senhor dos Passos, bem como a troca da lâmpada de iluminação pública do poste situado nas proximidades.</t>
+  </si>
+  <si>
+    <t>3211</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3211/indicacao_no_111-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção, com encascalhamento, retirada de enxurradas (águas pluviais), roçada das margens e o desentupimento de mata-burros da estrada rural que liga a comunidade da Mata dos Pachecos até a Fazenda de Cima, passando pela comunidade da Colônia</t>
+  </si>
+  <si>
+    <t>3212</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3212/indicacao_no_112-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a poda das árvores e a manutenção do calçamento da Rua Rio Brumado, especialmente nos trechos que se encontram deteriorados, com destaque para a esquina de acesso à Padaria Sayonara.</t>
+  </si>
+  <si>
+    <t>3213</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3213/indicacao_no_113-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a implantação de um bueiro na Rua Lucy Faria, no bairro Senhor dos Passos, em frente à Escola Estadual "Pedro Domingues".</t>
+  </si>
+  <si>
+    <t>3214</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3214/indicacao_no_114-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca das lâmpadas de iluminação pública na Rua São José, no bairro Senhor dos Passos, nas proximidades da residência n° 285.</t>
+  </si>
+  <si>
+    <t>3215</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3215/indicacao_no_115-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca da lâmpada de iluminação pública na Rua Aurélio Ribeiro, nas proximidades da Praça do Bagre, conforme identificação do poste constante nas imagens anexas.</t>
+  </si>
+  <si>
+    <t>3216</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3216/indicacao_no_116-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza e manutenção do bueiro localizado na Rua Comendador Pena, n° 13, em frente à Igreja Assembleia de Deus Missão, tendo em vista que o mesmo encontra-se entupido.</t>
+  </si>
+  <si>
+    <t>3217</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3217/indicacao_no_117-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção das estradas rurais da comunidade dos Coelhos, abrangendo tanto a estrada principal de acesso à comunidade quanto às estradas vicinais que a integram e a cortam.</t>
+  </si>
+  <si>
+    <t>3218</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3218/indicacao_no_118-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção das estradas rurais da comunidade da Água Limpa, abrangendo tanto a estrada principal de acesso à comunidade quanto às estradas vicinais que a integram e a cortam, estendendo-se os serviços até a divisa territorial de nosso Município com o Município de Desterro de Entre Rios.</t>
+  </si>
+  <si>
+    <t>3219</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3219/indicacao_no_119-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca das lâmpadas do poste de iluminação pública localizado na Avenida Professora Carolina Estrela, n° 1.646, no bairro Castro, tendo em vista que o ponto de luz encontra-se queimado.</t>
+  </si>
+  <si>
+    <t>3220</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3220/indicacao_no_120-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca da lâmpada queimada no poste de iluminação pública localizado na Rua Pedro Paulo de Moura, n° 785, no Bairro Jardim das Primaveras, tendo em vista que o ponto de luz encontra-se apagado.</t>
+  </si>
+  <si>
+    <t>3221</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3221/indicacao_no_121-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizados serviços de instalação/manutenção de manilhas, bem como o patrolamento e o encascalhamento da Rua José Rodrigues de Oliveira, no Bairro Ribeiro Cardoso, tendo em vista as condições atuais da via.</t>
+  </si>
+  <si>
+    <t>3224</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3224/indicacao_no_122-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a revisão e o reajuste dos valores pagos a título de diárias aos motoristas e demais servidores municipais, tendo em vista a defasagem atualmente verificada frente à realidade econômica.</t>
+  </si>
+  <si>
+    <t>3225</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3225/indicacao_no_123-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza e a instalação de lixeiras ao longo da pista de caminhada localizada na Avenida Presidente Tancredo Neves, nas proximidades da entrada do Condomínio Residencial Liberdade.</t>
+  </si>
+  <si>
+    <t>3226</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3226/indicacao_no_124-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizados serviços de patrolamento e encascalhamento da estrada rural localizada na comunidade do Montijo, no trecho compreendido entre o alto da casa do Sr. Moacir até as proximidades da residência do Sr. Arlindo.</t>
+  </si>
+  <si>
+    <t>3227</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3227/indicacao_no_125-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a substituição das lâmpadas queimadas nos postes de iluminação pública da comunidade de Camapuã de Cima, tendo em vista que diversos pontos encontram-se com a iluminação comprometida.</t>
+  </si>
+  <si>
+    <t>3228</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3228/indicacao_no_126-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada, com a máxima urgência, a substituição completa das lâmpadas da iluminação pública nos bairros Vargem do Engenho e Belvedere, tendo em vista a situação crítica enfrentada pelos moradores dessas localidades.</t>
+  </si>
+  <si>
+    <t>3229</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3229/indicacao_no_127-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado o adequado enlonamento do caminhão utilizado pelo Município para o transporte de resíduos sólidos até a ECOTRES, em Ouro Branco, de modo a assegurar a correta cobertura da carga durante todo o percurso.</t>
+  </si>
+  <si>
+    <t>3230</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3230/indicacao_no_128-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o patrolamento e o encascalhamento da estrada rural de acesso à comunidade do Mata-Bois, mais especificamente a estrada que dá acesso a comunidade da Laranjeiras.</t>
+  </si>
+  <si>
+    <t>3231</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3231/indicacao_no_129-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a transferência da placa de sinalização do ponto de táxi localizado no Bairro Santa Efigênia para o ponto de táxi situado no Centro do Município, tendo em vista que o ponto do Bairro Santa Efigênia encontra-se desativado.</t>
+  </si>
+  <si>
+    <t>3232</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3232/indicacao_no_130-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja promovida, pelo Poder Executivo Municipal, a reativação do Conselho da Cidade, com o restabelecimento de seu regular funcionamento, em razão de sua relevância para o planejamento, acompanhamento e apreciação de matérias de interesse urbanístico e estrutural do Município.</t>
+  </si>
+  <si>
+    <t>3233</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3233/indicacao_no_131-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado pela secretaria municipal de obras e infraestrutura o realocamento do poste localizado na esquina da Rua Carlos Veloso com a Rua Juarez de Assis Pena, no bairro São Lucas.</t>
+  </si>
+  <si>
+    <t>3234</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3234/indicacao_no_132-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado, pelo Poder Executivo Municipal, o nivelamento do lote de propriedade do Município localizado na Rua Professora Elza Morais Eller, localizada no bairro Ribeiro Cardoso, mediante o devido preenchimento da área com terra e demais intervenções necessárias para adequá-lo ao nível da via pública.</t>
+  </si>
+  <si>
+    <t>3235</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3235/indicacao_no_135-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade de restabelecimento do trânsito em mão dupla na Rua Maestro Osório, bem como a instalação de sinalização proibitiva para circulação de veículos pesados, tais como caminhões, ônibus e similares, além da regulamentação do estacionamento em apenas um dos lados da via, de modo a viabilizar o adequado fluxo de veículos em ambos os sentidos.</t>
+  </si>
+  <si>
+    <t>3236</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3236/indicacao_no_136-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade de retirada da placa de sentido proibido existente na saída da Rua Suaçuí para a Praça Senador Ribeiro, no sentido do Banco Itaú, com a finalidade de proporcionar maior fluidez ao tráfego de veículos naquele trecho.</t>
+  </si>
+  <si>
+    <t>3237</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3237/indicacao_no_137-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade de restabelecimento do trânsito em mão dupla na interseção entre a Avenida Tiradentes e a Rua Aurélio Ribeiro, no trecho margeado pela Praça Arthur Campos, no bairro São Lucas, de modo a permitir maior fluidez e funcionalidade ao tráfego local.</t>
+  </si>
+  <si>
+    <t>3238</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3238/indicacao_no_138-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade de implantação de um redutor de velocidade (quebra-molas) na Rua do Lavador, nas proximidades da residência de n° 63, situada no bairro_x000D_
+Castro.</t>
+  </si>
+  <si>
+    <t>3242</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3242/indicacao_no_139-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a reforma e revitalização da praça localizada na comunidade de Serra do Camapuã, com a execução das melhorias estruturais_x000D_
+necessárias para recuperação do espaço público e adequação de sua área de convivência.</t>
+  </si>
+  <si>
+    <t>3243</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3243/indicacao_no_140-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada, a manutenção da estrada rural que liga a sede do Município à comunidade do Sapé, até o limite da divisa do nosso Município com o_x000D_
+Município de Jeceaba, bem como da estrada de acesso à localidade conhecida como Gambá de Baixo, com a execução dos serviços necessários para restabelecer adequadas condições de trafegabilidade em ambas as vias.</t>
+  </si>
+  <si>
+    <t>3244</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3244/indicacao_no_141-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o patrolamento e o encascalhamento da estrada rural localizada em frente à Lanchonete do Ilário, que dá acesso ao sítio do Sr. Paulinho e às demais propriedades e residências existentes na localidade.</t>
+  </si>
+  <si>
+    <t>3245</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3245/indicacao_no_143-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que determine ao setor competente a realização de obras visando ao encanamento adequado e à reestruturação da rede de abastecimento de água em_x000D_
+toda a extensão da Rua Vereador Antônio Vieira da Costa, localizada no distrito de Serra do Camapuã.</t>
+  </si>
+  <si>
+    <t>3246</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3246/indicacao_no_144-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca das lâmpadas do poste de iluminação pública localizado na Avenida Professora Carolina Estrela, n° 1.646, no bairro Castro, no Município de Entre Rios de Minas.</t>
+  </si>
+  <si>
+    <t>3247</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3247/indicacao_no_145-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja construída uma passagem elevada de pedestres na Avenida Dr. José Gonçalves da Cunha, na esquina com a Rua Maestro Osório, local onde já existe faixa de pedestres devidamente sinalizada, bem como seja avaliada a possibilidade de instalação de uma rotatória no referido cruzamento.</t>
+  </si>
+  <si>
+    <t>3248</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3248/indicacao_no_146-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que determine ao setor competente a realização da substituição das lâmpadas e manutenção da iluminação pública no portal de entrada da cidade, bem_x000D_
+como em todo o seu entorno.</t>
+  </si>
+  <si>
+    <t>3249</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3249/indicacao_no_147-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o reparo ou, se necessário, a substituição do mata-burro localizado na estrada de acesso à comunidade da Ponte Funda, nas proximidades da residência do Sr. Vivico.</t>
+  </si>
+  <si>
+    <t>3250</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3250/indicacao_no_148-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a instalação de uma lixeira na praça localizada em frente à Escola Estadual Pedro Domingues, na Rua Luci Faria, esquina com a Rua José R. Santos, no Município de Entre Rios de Minas.</t>
+  </si>
+  <si>
+    <t>3239</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Thiago Itamar "Ted"</t>
   </si>
   <si>
-    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3070/projeto_de_lei_no_01-2026_-_executivo_municipal.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3239/projeto_de_lei_no_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar parceria entre a administração pública municipal e a organização da sociedade civil denominada ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE ENTRE RIOS DE MINAS — APAE/ERM, conforme disposto na Lei Federal n° 13.019/2014, com a redação dada pela Lei n° 13.204/2015</t>
+  </si>
+  <si>
+    <t>3240</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3240/projeto_de_lei_no_25-2026_-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar parceria entre a administração pública municipal e a organização da sociedade civil denominada HOSPITAL CASSIANO CAMPOLINA conforme disposto na Lei Federal n° 13.019/2014, com a redação dada pela Lei n° 13.204/2015</t>
   </si>
   <si>
-    <t>3071</t>
+    <t>3241</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3241/projeto_de_lei_no_26-2026_-_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3264</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/</t>
   </si>
   <si>
-    <t>Autoriza o Poder Executivo Municipal a celebrar parceria entre a administração pública municipal e a organização da sociedade civil denominada HOSPITAL CASSIANO CAMPOLINA conforme disposto na Lei Federal n° 13.019/2014, com a redação dada pela Lei n°_x000D_
-[...77 lines deleted...]
-    <t>3137</t>
+    <t>Institui a Lei Rafaela Drumond no âmbito da Administração Pública do município de Entre Rios de Minas-MG, dispondo sobre a prevenção e o combate ao assédio moral e sexual nos órgãos da administração pública municipal, criando mecanismos de acolhimento, proteção e denúncia e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3257</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3257/projeto_de_lei_no_34-2026_-_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Conselho de Alimentação Escolar — CAE no âmbito do Município de Entre Rios de Minas e dá outras providências</t>
+  </si>
+  <si>
+    <t>3189</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Antônio Bituri do Táxi</t>
-[...120 lines deleted...]
-    <t>3189</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3189/requerimento_no_13-2026_-_bruno_azevedo_coelho.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa Legislativa cópia das atas das reuniões do Conselho Municipal de Saúde, realizadas no período compreendido entre janeiro de 2025 até a presente data.</t>
-  </si>
-[...16 lines deleted...]
-rejeitadas:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1922,67 +2239,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3040/indicacao_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3057/indicacao_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_n_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_n_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3065/indicacao_n_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3066/indicacao_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3067/indicacao_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3068/indicacao_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3069/indicacao_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3079/indicacao_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3080/indicacao_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3081/indicacao_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3082/indicacao_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3083/indicacao_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3084/indicacao_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3085/indicacao_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3086/indicacao_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3087/indicacao_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3088/indicacao_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3089/indicacao_no_28-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3090/indicacao_no_29-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3091/indicacao_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3092/indicacao_no_31-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3093/indicacao_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3094/indicacao_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3095/indicacao_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3097/indicacao_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3098/indicacao_no_37-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3100/indicacao_no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3101/indicacao_no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3102/indicacao_no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3103/indicacao_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3105/indicacao_no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3107/indicacao_no_43-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3108/indicacao_no_44-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3110/indicacao_no_45-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3111/indicacao_no_46-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3112/indicacao_no_47-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3113/indicacao_no_48-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3116/indicacao_no_49-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3117/indicacao_no_50-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3118/indicacao_no_51-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3119/indicacao_no_52-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3120/indicacao_no_53-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_no_54-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3149/indicacao_no_55-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3122/indicacao_no_56-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3123/indicacao_no_57-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3124/indicacao_no_58-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3125/indicacao_no_59-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3126/indicacao_no_60-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3127/indicacao_no_61-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3128/indicacao_no_62-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3129/indicacao_no_63-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3130/indicacao_no_64-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3131/indicacao_no_65-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3150/indicacao_no_66-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3151/indicacao_no_67-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3152/indicacao_no_68-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3153/indicacao_no_69-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3154/indicacao_no_70-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3155/indicacao_no_71-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3156/indicacao_no_72-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3157/indicacao_no_73-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3158/indicacao_no_74-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3159/indicacao_no_75-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3160/indicacao_no_76-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3161/indicacao_no_77-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3162/indicacao_no_78-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3163/indicacao_no_79-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3164/indicacao_no_80-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3165/indicacao_no_81-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3166/indicacao_no_82-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3167/indicacao_no_83-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3168/indicacao_no_84-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3169/indicacao_no_85-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3170/indicacao_no_86-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3171/indicacao_no_87-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3172/indicacao_no_88-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3174/indicacao_no_89-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3175/indicacao_no_90-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3176/indicacao_no_91-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3177/indicacao_no_92-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3178/indicacao_no_93-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3179/indicacao_no_94-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3180/indicacao_no_95-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3181/indicacao_no_96-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3182/indicacao_no_97-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3183/indicacao_no_98-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3184/indicacao_no_99-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3185/indicacao_no_100-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3186/indicacao_no_101-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3187/indicacao_no_102-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3173/projeto_de_lei_complementar_no_01-2026_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3070/projeto_de_lei_no_01-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3072/projeto_de_lei_no_03-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3073/projeto_de_lei_no_04-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3074/projeto_de_lei_no_05-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3075/projeto_de_lei_no_06-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3076/projeto_de_lei_no_07-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3077/projeto_de_lei_no_08-2026_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3078/projeto_de_lei_no_09-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3192/projeto_de_lei_no_16-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3137/requerimento_no_01-2026_-_antonio_teodoro_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3138/requerimento_no_02-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3139/requerimento_no_03-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3140/requerimento_no_04-2026_-_bruno_azevedo_coelho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3141/requerimento_no_05-2026_-_jose_da_silva_fernandes_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3142/requerimento_no_06-2026_-_lucas_augusto_resende_dias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3143/requerimento_no_07-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3144/requerimento_no_08-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3145/requerimento_no_09-2026_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3146/requerimento_no_10-2026_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3147/requerimento_no_11-2026_-_antonio_teodoro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3148/requerimento_no_12-2026_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3040/indicacao_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3057/indicacao_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_n_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_n_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3065/indicacao_n_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3066/indicacao_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3067/indicacao_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3068/indicacao_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3069/indicacao_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3079/indicacao_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3080/indicacao_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3081/indicacao_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3082/indicacao_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3083/indicacao_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3084/indicacao_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3085/indicacao_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3086/indicacao_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3087/indicacao_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3088/indicacao_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3089/indicacao_no_28-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3090/indicacao_no_29-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3091/indicacao_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3092/indicacao_no_31-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3093/indicacao_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3094/indicacao_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3095/indicacao_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3097/indicacao_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3098/indicacao_no_37-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3100/indicacao_no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3101/indicacao_no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3102/indicacao_no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3103/indicacao_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3105/indicacao_no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3107/indicacao_no_43-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3108/indicacao_no_44-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3110/indicacao_no_45-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3111/indicacao_no_46-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3112/indicacao_no_47-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3113/indicacao_no_48-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3116/indicacao_no_49-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3117/indicacao_no_50-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3118/indicacao_no_51-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3119/indicacao_no_52-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3120/indicacao_no_53-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_no_54-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3149/indicacao_no_55-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3122/indicacao_no_56-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3123/indicacao_no_57-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3124/indicacao_no_58-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3125/indicacao_no_59-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3126/indicacao_no_60-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3127/indicacao_no_61-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3128/indicacao_no_62-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3129/indicacao_no_63-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3130/indicacao_no_64-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3131/indicacao_no_65-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3150/indicacao_no_66-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3151/indicacao_no_67-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3152/indicacao_no_68-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3153/indicacao_no_69-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3154/indicacao_no_70-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3155/indicacao_no_71-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3156/indicacao_no_72-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3157/indicacao_no_73-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3158/indicacao_no_74-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3159/indicacao_no_75-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3160/indicacao_no_76-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3161/indicacao_no_77-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3162/indicacao_no_78-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3163/indicacao_no_79-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3164/indicacao_no_80-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3165/indicacao_no_81-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3166/indicacao_no_82-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3167/indicacao_no_83-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3168/indicacao_no_84-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3169/indicacao_no_85-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3170/indicacao_no_86-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3171/indicacao_no_87-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3172/indicacao_no_88-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3174/indicacao_no_89-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3175/indicacao_no_90-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3176/indicacao_no_91-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3177/indicacao_no_92-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3178/indicacao_no_93-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3179/indicacao_no_94-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3180/indicacao_no_95-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3181/indicacao_no_96-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3182/indicacao_no_97-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3183/indicacao_no_98-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3184/indicacao_no_99-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3185/indicacao_no_100-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3186/indicacao_no_101-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3187/indicacao_no_102-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3203/indicacao_no_103-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3204/indicacao_no_104-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3205/indicacao_no_105-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3206/indicacao_no_106-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3207/indicacao_no_107-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3208/indicacao_no_108-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3209/indicacao_no_109-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3210/indicacao_no_110-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3211/indicacao_no_111-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3212/indicacao_no_112-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3213/indicacao_no_113-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3214/indicacao_no_114-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3215/indicacao_no_115-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3216/indicacao_no_116-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3217/indicacao_no_117-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3218/indicacao_no_118-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3219/indicacao_no_119-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3220/indicacao_no_120-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3221/indicacao_no_121-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3224/indicacao_no_122-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3225/indicacao_no_123-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3226/indicacao_no_124-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3227/indicacao_no_125-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3228/indicacao_no_126-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3229/indicacao_no_127-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3230/indicacao_no_128-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3231/indicacao_no_129-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3232/indicacao_no_130-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3233/indicacao_no_131-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3234/indicacao_no_132-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3235/indicacao_no_135-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3236/indicacao_no_136-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3237/indicacao_no_137-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3238/indicacao_no_138-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3242/indicacao_no_139-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3243/indicacao_no_140-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3244/indicacao_no_141-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3245/indicacao_no_143-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3246/indicacao_no_144-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3247/indicacao_no_145-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3248/indicacao_no_146-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3249/indicacao_no_147-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3250/indicacao_no_148-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3239/projeto_de_lei_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3240/projeto_de_lei_no_25-2026_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3241/projeto_de_lei_no_26-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3257/projeto_de_lei_no_34-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3189/requerimento_no_13-2026_-_bruno_azevedo_coelho.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H127"/>
+  <dimension ref="A1:H151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="144.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="160.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4602,666 +4919,1314 @@
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
         <v>48</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>421</v>
       </c>
       <c r="H102" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>423</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>10</v>
+        <v>424</v>
       </c>
       <c r="D103" t="s">
-        <v>424</v>
+        <v>11</v>
       </c>
       <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="F103" t="s">
+      <c r="H103" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>427</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>428</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="B104" t="s">
-[...5 lines deleted...]
-      <c r="D104" t="s">
+      <c r="H104" t="s">
         <v>430</v>
-      </c>
-[...10 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>17</v>
+        <v>432</v>
       </c>
       <c r="D105" t="s">
-        <v>430</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>431</v>
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>48</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="H105" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>435</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>436</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>437</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="B106" t="s">
-[...11 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>440</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
         <v>441</v>
       </c>
-      <c r="B107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D107" t="s">
-        <v>430</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>431</v>
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>437</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>442</v>
       </c>
       <c r="H107" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>444</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>29</v>
+        <v>445</v>
       </c>
       <c r="D108" t="s">
-        <v>430</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>431</v>
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H108" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>33</v>
+        <v>449</v>
       </c>
       <c r="D109" t="s">
-        <v>430</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>431</v>
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="H109" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>453</v>
       </c>
       <c r="D110" t="s">
-        <v>430</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>431</v>
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="H110" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>43</v>
+        <v>457</v>
       </c>
       <c r="D111" t="s">
-        <v>430</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>431</v>
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>48</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="H111" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>47</v>
+        <v>461</v>
       </c>
       <c r="D112" t="s">
-        <v>430</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>431</v>
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>48</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="H112" t="s">
-        <v>449</v>
+        <v>463</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="D113" t="s">
-        <v>430</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>431</v>
+        <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>432</v>
+        <v>48</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
       <c r="H113" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>10</v>
+        <v>469</v>
       </c>
       <c r="D114" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>464</v>
+        <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="H114" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>17</v>
+        <v>473</v>
       </c>
       <c r="D115" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>468</v>
+        <v>48</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="H115" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>21</v>
+        <v>477</v>
       </c>
       <c r="D116" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>468</v>
+        <v>48</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="H116" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>25</v>
+        <v>481</v>
       </c>
       <c r="D117" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="H117" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>29</v>
+        <v>485</v>
       </c>
       <c r="D118" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="H118" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>33</v>
+        <v>489</v>
       </c>
       <c r="D119" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="H119" t="s">
-        <v>482</v>
+        <v>491</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>483</v>
+        <v>492</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>493</v>
       </c>
       <c r="D120" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>484</v>
+        <v>13</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="H120" t="s">
-        <v>486</v>
+        <v>495</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>43</v>
+        <v>497</v>
       </c>
       <c r="D121" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>484</v>
+        <v>48</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="H121" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>47</v>
+        <v>501</v>
       </c>
       <c r="D122" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>491</v>
+        <v>502</v>
       </c>
       <c r="H122" t="s">
-        <v>492</v>
+        <v>503</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>493</v>
+        <v>504</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>52</v>
+        <v>505</v>
       </c>
       <c r="D123" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="H123" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>56</v>
+        <v>509</v>
       </c>
       <c r="D124" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>464</v>
+        <v>48</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="H124" t="s">
-        <v>498</v>
+        <v>511</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>499</v>
+        <v>512</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>60</v>
+        <v>513</v>
       </c>
       <c r="D125" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>240</v>
+        <v>13</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>500</v>
+        <v>514</v>
       </c>
       <c r="H125" t="s">
-        <v>501</v>
+        <v>515</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>502</v>
+        <v>516</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>64</v>
+        <v>517</v>
       </c>
       <c r="D126" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E126" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>436</v>
+        <v>518</v>
       </c>
       <c r="H126" t="s">
-        <v>503</v>
+        <v>519</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>68</v>
+        <v>521</v>
       </c>
       <c r="D127" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>505</v>
+        <v>13</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>436</v>
+        <v>522</v>
       </c>
       <c r="H127" t="s">
-        <v>506</v>
+        <v>523</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>524</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>525</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>98</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H128" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>528</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>529</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>48</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H129" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>532</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>533</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>240</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H130" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>536</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>537</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>240</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H131" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>540</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>541</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>98</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H132" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>544</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>545</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>235</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H133" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>548</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>549</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>235</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H134" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>552</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>553</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>235</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H135" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>556</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>557</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>98</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H136" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>560</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>561</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H137" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>564</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>565</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H138" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>568</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>569</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>34</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H139" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>572</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>573</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>39</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H140" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>576</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>577</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>48</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H141" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>580</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>581</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>48</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H142" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>584</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>585</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>34</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H143" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>588</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>589</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>48</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H144" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>592</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>593</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>48</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H145" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>596</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>106</v>
+      </c>
+      <c r="D146" t="s">
+        <v>597</v>
+      </c>
+      <c r="E146" t="s">
+        <v>598</v>
+      </c>
+      <c r="F146" t="s">
+        <v>599</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H146" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>602</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>110</v>
+      </c>
+      <c r="D147" t="s">
+        <v>597</v>
+      </c>
+      <c r="E147" t="s">
+        <v>598</v>
+      </c>
+      <c r="F147" t="s">
+        <v>599</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H147" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>605</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>114</v>
+      </c>
+      <c r="D148" t="s">
+        <v>597</v>
+      </c>
+      <c r="E148" t="s">
+        <v>598</v>
+      </c>
+      <c r="F148" t="s">
+        <v>599</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H148" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>608</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>118</v>
+      </c>
+      <c r="D149" t="s">
+        <v>597</v>
+      </c>
+      <c r="E149" t="s">
+        <v>598</v>
+      </c>
+      <c r="F149" t="s">
+        <v>98</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H149" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>611</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>146</v>
+      </c>
+      <c r="D150" t="s">
+        <v>597</v>
+      </c>
+      <c r="E150" t="s">
+        <v>598</v>
+      </c>
+      <c r="F150" t="s">
+        <v>599</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H150" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>614</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>64</v>
+      </c>
+      <c r="D151" t="s">
+        <v>615</v>
+      </c>
+      <c r="E151" t="s">
+        <v>616</v>
+      </c>
+      <c r="F151" t="s">
+        <v>93</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H151" t="s">
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5348,50 +6313,74 @@
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>