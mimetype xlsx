--- v0 (2025-12-09)
+++ v1 (2026-04-17)
@@ -10,4012 +10,4310 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2774" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3006" uniqueCount="1300">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>3137</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Antônio Bituri do Táxi</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3137/requerimento_no_01-2026_-_antonio_teodoro_ferreira_.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos à Sra. Meiry Aparecida Oliveira Vieira, servidora efetiva do Município, em reconhecimento à sua relevante e dedicada atuação na área da educação ao longo de vários anos no Município.</t>
+  </si>
+  <si>
+    <t>3138</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Antônio Bituri do Táxi, Sarah do Marinho</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3138/requerimento_no_02-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos ao 1° Tenente da Polícia Militar do pelotão de Entre Rios de Minas, Sr. Israel Resende Vieira, em reconhecimento aos relevantes serviços prestados à segurança pública e à comunidade entrerriana.</t>
+  </si>
+  <si>
+    <t>3139</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3139/requerimento_no_03-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos ao Policial Militar Sr. Alexandro Jorge de Souza, em reconhecimento aos exemplares e relevantes serviços prestados à segurança pública e à comunidade entrerriana ao longo de sua carreira.</t>
+  </si>
+  <si>
+    <t>3140</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Bruno Asevedo Karah</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3140/requerimento_no_04-2026_-_bruno_azevedo_coelho.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos aos Srs. Jaime Júnior Vasconcelos Ramos, Manuel Lucas Egg Costa e Rodolfo Augusto Oliveira Coelho, em reconhecimento à atuação voluntária e solidária nas buscas pela menina Alice Maciel Lacerda Lisboa, de apenas 04 anos de idade, que permaneceu desaparecida por três dias no Município de Jeceaba — Minas Gerais.</t>
+  </si>
+  <si>
+    <t>3141</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Zé Branco</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3141/requerimento_no_05-2026_-_jose_da_silva_fernandes_.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos à Sra. Maria Helena Silva Rodrigues, popularmente conhecida como "Tita", em reconhecimento aos relevantes serviços prestados à comunidade entrerriana.</t>
+  </si>
+  <si>
+    <t>3142</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Lucas Dias Advogado</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3142/requerimento_no_06-2026_-_lucas_augusto_resende_dias.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca de como se dá a atualização da lista de pacientes que aguardam a realização de exames e consultas, disponibilizada no site oficial do Município, para fins de cumprimento da Lei Municipal n° 2.070, de 14 de março de 2025, que dispõe sobre a obrigatoriedade dessa divulgação. Nesse sentido, especificamente requer o que se segue:_x000D_
+1) A periodicidade com que as informações são atualizadas;_x000D_
+2) Os critérios adotados para a inclusão, ordenação e eventual exclusão de_x000D_
+pacientes das listas divulgadas;</t>
+  </si>
+  <si>
+    <t>3143</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Antônio Bituri do Táxi, Bruno Asevedo Karah, Cláudio da Patrol, Fernando Enfermeiro, Lucas Dias Advogado, Rafael Neto, Sarah do Marinho, Tio Amintas, Zé Branco</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3143/requerimento_no_07-2026_-_todos.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam encaminhadas a esta Casa Legislativa informações detalhadas acerca da obra de construção da Unidade Básica de Saúde (UBS) do bairro Castro, tendo em vista relatos de moradores de que a referida obra estaria paralisada, o que gera preocupação quanto à sua continuidade e conclusão._x000D_
+Dessa forma, solicita-se informar em que fase se encontra a obra e se sua execução ocorre normalmente ou se está suspensa ou paralisada. Em caso de interrupção, requer-se esclarecer a data em que ocorreu, os motivos que a ensejaram, se houve notificação formal da empresa responsável e se a paralisação decorre de fatores técnicos, administrativos, contratuais ou judiciais._x000D_
+Requer-se, ainda, a identificação da empresa contratada, a situação atual do contrato administrativo, bem como a informação sobre eventual descumprimento contratual e as providências adotadas ou previstas pelo Município._x000D_
+Solicita-se também o envio do cronograma original da obra, o percentual de execução já realizado.</t>
+  </si>
+  <si>
+    <t>3144</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3144/requerimento_no_08-2026_-_todos.pdf</t>
+  </si>
+  <si>
+    <t>Considerando o Requerimento n° 62/2025, por meio do qual foram solicitadas informações acerca da situação da obra da Estratégia de Saúde da Família — ESF Dr. Alcindo Lázaro, localizada no bairro Santa Efigênia, tendo em vista que a construção se encontra paralisada;_x000D_
+Considerando a resposta encaminhada pelo Poder Executivo, informando que está em fase de elaboração processo para contratação de auditoria técnica especializada, com a finalidade de analisar detalhadamente a situação da obra, verificar seu histórico, examinar documentos, identificar inconsistências e apontar as medidas necessárias para sua retomada e conclusão; Requer-se o encaminhamento de informações atualizadas e detalhadas acerca do andamento das providências mencionadas.</t>
+  </si>
+  <si>
+    <t>3145</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Rafael Neto</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3145/requerimento_no_09-2026_-_rafael_neto_peixoto.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos ao Sr. Wagner de Sousa, em reconhecimento à sua longa e dedicada trajetória de serviços prestados ao Município ao longo de 39 anos de trabalho no Poder Executivo.</t>
+  </si>
+  <si>
+    <t>3146</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3146/requerimento_no_10-2026_-_rafael_neto_peixoto.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos ao grupo de Folia de Reis 3 Reis, da Comunidade da Pedra Negra, em reconhecimento à sua valiosa contribuição para a preservação das tradições culturais e religiosas do Município.</t>
+  </si>
+  <si>
+    <t>3147</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3147/requerimento_no_11-2026_-_antonio_teodoro_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos à Sra. Alessandra Maia Ribeiro Charneca Leopoldino, em reconhecimento aos relevantes serviços prestados ao Município de Entre Rios de Minas, especialmente por sua expressiva contribuição à educação ao longo de aproximadamente 30 anos de dedicação ao ensino público.</t>
+  </si>
+  <si>
+    <t>3148</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Sarah do Marinho</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3148/requerimento_no_12-2026_-_sarah_magda_baeta_morais_andrade.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos ao Sr. Paulo César Vanzeloti Bahense, Sargento da Polícia Militar de Minas Gerais, em reconhecimento aos relevantes serviços prestados à segurança pública e à comunidade de Entre Rios de Minas.</t>
+  </si>
+  <si>
+    <t>3189</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada a esta Casa Legislativa cópia das atas das reuniões do Conselho Municipal de Saúde, realizadas no período compreendido entre janeiro de 2025 até a presente data.</t>
+  </si>
+  <si>
+    <t>3190</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Bruno Asevedo Karah, Cláudio da Patrol, Sarah do Marinho, Tio Amintas, Zé Branco</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO as notificações de impedimento de ordem técnica apontadas por_x000D_
+meio do Ofício n° GAB/044/2026, de autoria do Chefe do Executivo Municipal, às Emendas_x000D_
+Impositivas n° 02, 09 13, 20 e 33 cujos signatários são os vereadores que a este_x000D_
+subscrevem;_x000D_
+CONSIDERANDO o que preceitua o inciso II do §6° do Art. 123-A da Lei Orgânica_x000D_
+Municipal, alterada pela Emenda n°01/2021, que afirma o Legislativo Municipal indicará ao_x000D_
+Executivo Municipal será feita a substituição da programação cujo impedimento seja_x000D_
+insuperável em até 30 (trinta) dias, contados do término do prazo previsto no inciso anterior;_x000D_
+Indicam à V. Exa as seguintes emendas impositivas para substituição das emendas_x000D_
+rejeitadas:</t>
+  </si>
+  <si>
     <t>2337</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>1</t>
-[...11 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2337/requerimento_n_01-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2337/requerimento_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas acerca do quantitativo de imóveis que atualmente o Poder Executivo Municipal aluga para o desenvolvimento de suas_x000D_
 funções.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_n_02-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do número de fisioterapeutas que atendem no Município, bem como o quantitativo de munícipes que aguardam na fila e o tempo médio de espera para o atendimento.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/requerimento_n_03-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/requerimento_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da disponibilidade dos recursos que seriam utilizados para a pavimentação poliédrica do local conhecido como "Cava da Onça", no bairro Gameleira, e do local conhecido como "Morro do Jorge", no distrito de Serra do Camapuã.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2340/requerimento_n_04-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2340/requerimento_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam fornecidas informações detalhadas acerca da existência de projeto que preveja a extensão da rede de iluminação pública na Avenida_x000D_
 Tiradentes, no trecho compreendido entre o Centro de Educação Infantil Professora Geralda de Melo Vieira Resende (Creche Municipal) e o início do Bairro Cachoeira (local onde termina a pavimentação asfáltica).</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>5</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/requerimento_n_05-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/requerimento_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca da frota de veículos municipais, considerando a seguinte situação: foi constatado que há um número significativo de veículos pertencentes à Prefeitura Municipal que estão parados no pátio do Almoxarifado Municipal, incluindo veículos que, em tese, seriam novos.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>6</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2433/requerimento_n_06-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2433/requerimento_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os serviços de troca de iluminação pública por lâmpadas de LED realizadas pelo Município nos últimos quatro anos.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>Rafael Neto, Zé Branco</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2434/requerimento_n_07-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2434/requerimento_n_07-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca dos planos à Secretaria Municipal de Saúde sobre as medidas adotadas para agilizar as filas de cirurgias e exames no município</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2435/requerimento_n_08-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2435/requerimento_n_08-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Secretaria Municipal de Educação sobre a existência de um plano ou projeto para custear de forma integral o transporte dos estudantes universitários, de cursos técnicos e cursinhos que frequentam instituições de ensino em outras cidades.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>9</t>
-[...5 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2436/requerimento_n_09-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2436/requerimento_n_09-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do contrato firmado entre o município e o Hospital Cassiano Campolina, que tem como escopo o Pronto Atendimento (PA)_x000D_
 municipal.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2437/requerimento_n_10-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2437/requerimento_n_10-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da existência de projeto que vise a pavimentação das Ruas Pedro Felício e João Capela, no bairro Cachoeira.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2438/requerimento_n_11-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2438/requerimento_n_11-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca das emendas impositivas não foram cumpridas durante os exercícios de 2022, 2023 e 2024, pela antiga administração, bem como se ficou alguma emenda impositiva a ser cumprida no ano de 2024 empenhada para o cumprimento no atual exercício.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2439/requerimento_n_12-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2439/requerimento_n_12-2025.pdf</t>
   </si>
   <si>
     <t>Informações acerca da existência de projetos que visem a revitalização e reforma das quadras esportivas de nosso Município.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2440/requerimento_n_13-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2440/requerimento_n_13-2025.pdf</t>
   </si>
   <si>
     <t>Informações acerca da existência de projeto que visa transformar a "Cachoeira do Gordo" em parque natural ecológico.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/requerimento_n_14-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/requerimento_n_14-2025.pdf</t>
   </si>
   <si>
     <t>Informações acerca de como é realizado o atendimento das especialidades médicas no Município</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>Bruno Asevedo Karah</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2442/requerimento_n_15-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2442/requerimento_n_15-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a essa Casa Legislativa o contrato estabelecido entre o Poder Executivo Municipal e a empresa de telefonia móvel TIM Brasil, referente a cessão do terreno para a instalação da antena localizada no bairro Castro, que encontra-se instalada em um terreno público.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2480/requerimento_n_16-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2480/requerimento_n_16-2025.pdf</t>
   </si>
   <si>
     <t>Que seja convocada a Comissão Permanente de Obras e Serviços Públicos para realizar visita ir; loco e posteriormente que seja feito um relatório atestando o fato que se segue:</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Tio Amintas</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/requerimento_n_17-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/requerimento_n_17-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado informações detalhadas sobre a destinação de todos os prédios das escolas municipais pertencentes à Administração Pública, abrangendo tanto as ativas, quanto as inativas.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2482/requerimento_n_18-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2482/requerimento_n_18-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa Legislativa a listagem completa de todos os imóveis pertencentes ao Município de Entre Rios de Minas.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_n_19-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_n_19-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado informações detalhadas sobre o recurso destinado ao Município para a realização da pavimentação asfáltica nas ruas Hélio_x000D_
 Andrade Ribeiro de Oliveira e Maria da Paixão Dutra Neves, localizadas no bairro Batista de Oliveira.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_n_20-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_n_20-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a documentação pertinente às prestações de contas relativas aos termos de fomentos advindos de subvenções sociais repassadas ao Entrerriense_x000D_
 Futebol Clube, popularmente conhecido como Ribeiro da Silva, referente aos últimos 05 (cinco) anos.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/requerimento_n_21-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/requerimento_n_21-2025.pdf</t>
   </si>
   <si>
     <t>Solicita as seguintes informações relacionadas às concessões de placas de táxi no município:</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2486/requerimento_n_22-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2486/requerimento_n_22-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre os valores gastos com a terceirização de veículos para o transporte escolar dos alunos no município durante os últimos três meses do ano de 2024.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2487/requerimento_n_23-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2487/requerimento_n_23-2025.pdf</t>
   </si>
   <si>
     <t>Informações detalhadas acerca de quantos servidores existem no quadro de funcionários do Município que realizam o serviço de roçada.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>Sarah do Marinho</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/requerimento_n_24-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/requerimento_n_24-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado informações sobre o andamento do Programa de Regularização Fundiária (REURB) no bairro Castro, tendo em vista a grande demanda dos moradores pela regularização de seus imóveis.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/requerimento_n_25-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/requerimento_n_25-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar esclarecimentos acerca da existência e funcionamento da bomba do chafariz localizado na Praça Joaquim Morais, no bairro Santa Efigênia, onde está instalada a imagem da Padroeira do aludido bairro.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2490/requerimento_n_26-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2490/requerimento_n_26-2025.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Senhoria o encaminhamento do relatório da Comissão de Obras e Serviços Públicos Municipais ao Executivo Municipal sobre a visita in loco realizada em uma suposta via pública localizada no bairro Castro, bem como que sejam tomadas as devidas providências quanto às questões nele abordadas.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2523/requerimento_n_27-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2523/requerimento_n_27-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o fiel cumprimento do art. 3° da Lei Municipal n° 1.876, de 21 de dezembro de 2020, que instituiu no município de Entre Rios de Minas a Contribuição para Custeio do Serviço de Iluminação Pública.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2524/requerimento_n_28-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2524/requerimento_n_28-2025.pdf</t>
   </si>
   <si>
     <t>Informações detalhadas sobre o funcionamento do transporte escolar municipal, considerando a importância desse serviço para a comunidade estudantil.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2525/requerimento_n_29-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2525/requerimento_n_29-2025.pdf</t>
   </si>
   <si>
     <t>Requer prestação de contas referente à Secretaria Municipal de Cultura, Esporte, Lazer e Turismo nos últimos quatro anos.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Cláudio da Patrol</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2542/requerimento_n_30-2025_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2542/requerimento_n_30-2025_.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o cumprimento da Lei Municipal n° 1.591/2011, que dispõe sobre a progressão horizontal de carreira dos servidores concursados do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2543/requerimento_n_31-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2543/requerimento_n_31-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a previsão de obras de pavimentação no bairro Gameleira.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_n_32-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_n_32-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a situação atual do antigo prédio da Prefeitura Municipal, que anteriormente abrigava a sede do Executivo.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2545/requerimento_n_33-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2545/requerimento_n_33-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa Legislativa a documentação referente: 1. Aos comprovantes de manutenção dos ônibus escolares que realizam o_x000D_
 transporte de estudantes no município;_x000D_
 2. O número de alunos atendidos por este transporte escolar, especificando ainda quantos alunos utilizam cada linha deste transporte.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2568/requerimento_n_34-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2568/requerimento_n_34-2025.pdf</t>
   </si>
   <si>
     <t>Requerer informações acerca da emissão de alvará sanitário aos laboratórios do município:</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2569/requerimento_n_35-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2569/requerimento_n_35-2025.pdf</t>
   </si>
   <si>
     <t>Que sejam prestadas informações referentes ao transporte escolar no município</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2570/requerimento_n_36-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2570/requerimento_n_36-2025.pdf</t>
   </si>
   <si>
     <t>Que o Município possa informar a essa Casa Legislativa como anda o cumprimento da Lei n° 1.884/2021, que "dispõe sobre a obrigatoriedade da divulgação da listagem de medicamentos disponíveis e em falta, exclusivamente à distribuição na farmácia municipal e outras unidades de saúde e dá outras providências",</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2571/requerimento_n_37-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2571/requerimento_n_37-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca das medidas que estão sendo tomadas pelo Poder Executivo Municipal a fim de fiscalizar a confecção e manutenção dos_x000D_
 passeios públicos, por parte dos munícipes.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2594/requerimento_n_38-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2594/requerimento_n_38-2025.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos ao 3° Pelotão da 73' Companhia do 31° Batalhão da Polícia Militar de Entre Rios de Minas pelos excelentes serviços prestados em prol da segurança pública de nosso Município.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2595/requerimento_n_39-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2595/requerimento_n_39-2025.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos ao Padre Ildeu da Cruz Brandão, atual Pároco de Entre Rios de Minas, cuja trajetória é_x000D_
 marcada pelo amor ao próximo, pela fé inabalável e pelo compromisso com a preservação de nossa história e cultura.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2596/requerimento_n_40-2025.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2596/requerimento_n_40-2025.pdf</t>
   </si>
   <si>
     <t>Requer que sejam prestadas informações acerca da destinação que será dada ao terreno onde atualmente funcionam as instalações do Almoxarifado_x000D_
 Municipal.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_n_41-2025_-_bruno_asevedo_coelho_silva.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_n_41-2025_-_bruno_asevedo_coelho_silva.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos ao Dr. João Victor Gonçalves Sousa Araújo, médico atuante no Hospital Cassiano_x000D_
 Campolina, em reconhecimento aos relevantes serviços prestados à saúde pública do nosso município.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2683/requerimento_n_42-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2683/requerimento_n_42-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
   </si>
   <si>
     <t>Que sejam encaminhadas a esta Casa Legislativa informações detalhadas acerca da implementação da Lei Municipal n° 1.636, de 07 de dezembro de 2012, que dispõe sobre a denominação da Praça da Bíblia, praça essa situada no final da rua Suaçuí, próximo ao Terminal Rodoviário e Trevo de acesso na Avenida Tancredo Neves.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2684/requerimento_n_43-2025_-_bruno_asevedo_coelho_silva.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2684/requerimento_n_43-2025_-_bruno_asevedo_coelho_silva.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos a Sra. Roberta Ribeiro Alves Cardoso, atual Secretária Municipal de Saúde, em_x000D_
 reconhecimento aos relevantes serviços prestados à saúde pública de nosso município.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2685/requerimento_n_44-2025_-_bruno_asevedo_coelho_silva_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2685/requerimento_n_44-2025_-_bruno_asevedo_coelho_silva_.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos ao Sr. Cristiano Carlos Cardoso, pelos relevantes serviços prestados ao esporte em nosso município, em reconhecimento à sua trajetória de mais de duas décadas como incentivador e apoiador das práticas esportivas locais.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_n_45-2025_-_lucas_augusto_resende_dias_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_n_45-2025_-_lucas_augusto_resende_dias_.pdf</t>
   </si>
   <si>
     <t>Que seja informada a essa Casa Legislativa se há previsão e pretensão, da atual gestão, em dar continuidade às obras de reforma do prédio do Paço Municipal, cuja estrutura passou recentemente por reforço emergencial, conforme mencionado no Ofício resposta n° 147/GAB/2025.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2687/requerimento_n_46-2025_-_lucas_augusto_resende_dias_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2687/requerimento_n_46-2025_-_lucas_augusto_resende_dias_.pdf</t>
   </si>
   <si>
     <t>Que informe a esta Casa Legislativa qual o montante arrecadado até a presente data pelo Município com receitas provenientes do Imposto Predial e_x000D_
 Territorial Urbano (IPTU) e do Imposto sobre a Propriedade de Veículos Automotores (IPVA), detalhando os valores recebidos separadamente por cada_x000D_
 tributo, bem como os montantes arrecadados no ano de 2023 e 2024.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_n_47-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_n_47-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa Legislativa informações acerca da ocupação irregular de um terreno público situado no bairro Cachoeira, entre as Ruas_x000D_
 João Capela e Pedro Felício.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_n_48-2025_-_rafael_neto_peixoto.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_n_48-2025_-_rafael_neto_peixoto.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa Legislativa toda a documentação referente aos gastos realizados para a realização do Carnaval 2025 no município,_x000D_
 incluindo, mas não se limitando a: contratos firmados com artistas, bandas, estruturas de som e palco, seguranças, serviços de limpeza, locações diversas, bem como notas fiscais, empenhos, ordens de pagamento e eventuais parcerias ou patrocínios públicos e/ou privados.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2690/requerimento_n_49-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2690/requerimento_n_49-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplauso à Sra. Ormensinda Maria Barbosa Salgado, em reconhecimento pelos relevantes serviços_x000D_
 prestados à saúde pública de nosso Município.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_n_50-2025_-_rafael_neto_peixoto.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_n_50-2025_-_rafael_neto_peixoto.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplauso ao Sr. Tarcisio Marzano Filho, em razão de sua destacada atuação junto à Federação_x000D_
 Mineira de Futebol, representando com competência e dedicação o esporte de nosso Estado, e, especialmente, levando o nome do Município de Entre Rios de Minas a todo o território mineiro.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2692/requerimento_n_51-2025_-_rafael_neto_peixoto.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2692/requerimento_n_51-2025_-_rafael_neto_peixoto.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos às Sras. Goreth de Sousa Silva e Gilda Aparecida dos Reis Ramos, servidoras efetivas desta Casa Legislativa, em reconhecimento aos relevantes serviços prestados à Câmara Municipal de Entre Rios de Minas-MG há quase 30 anos.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2693/requerimento_n_52-2025_-_rafael_neto_peixoto.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2693/requerimento_n_52-2025_-_rafael_neto_peixoto.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplauso aos senhores Ezequiel Ferreira Campos, Zacarias Ferreira Campos, Silas Ferreira_x000D_
 Campos e José de Campos Chagas, em reconhecimento pela relevante contribuição que prestaram ao Município de Entre Rios de Minas, ao lado de seus_x000D_
 pais, na fundação da Igreja Assembleia de Deus - Ministério de Madureira em nossa cidade.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2694/requerimento_n_53-2025_-_rafael_neto_peixoto.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2694/requerimento_n_53-2025_-_rafael_neto_peixoto.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos à diretoria e a todos os servidores da APAE - Associação do Pais e Amigos dos Excepcionais de Entre Rios de Minas, como forma de reconhecimento pelos relevantes serviços prestados à comunidade, especialmente no atendimento e promoção da dignidade das pessoas com deficiência.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2695/requerimento_n_54-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2695/requerimento_n_54-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos à Sra. Luci Maria de Oliveira, cantineira aposentada da Escola Estadual "Ribeiro de Oliveira", em reconhecimento à sua dedicada trajetória de serviços prestados à comunidade escolar e à sociedade local, bem como pelo destaque sua atuação voluntária junto à Igreja Católica.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2696/requerimento_n_55-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2696/requerimento_n_55-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos à Sra. Bernadete Oliveira, em reconhecimento à sua atuação voluntária junto à Igreja_x000D_
 Católica e pelos relevantes serviços prestados à comunidade local, pela sua participação ativa nos trabalhos de coroação das crianças, dedicação que mantém até os dias atuais.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2697/requerimento_n_56-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2697/requerimento_n_56-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos à Sra. Luzia da Silva Oliveira, cantineira aposentada da Escola Estadual "Pedro_x000D_
 Domingues", em reconhecimento à sua dedicação profissional e atuação voluntária junto à Paróquia de nossa cidade.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/requerimento_n_57-2025_-_rafael_neto_peixoto.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/requerimento_n_57-2025_-_rafael_neto_peixoto.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos ao Sr. Vicente Leite, cidadão entrerriano cuja presença tornou-se símbolo de solidariedade, respeito e humanidade em momentos de dor no seio de nossa comunidade.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/requerimento_n_58-2025_-_amintas_de_moura_ferreira.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/requerimento_n_58-2025_-_amintas_de_moura_ferreira.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa Legislativa a documentação que comprove o montante arrecadado pelo Município no exercício de 2025 até a_x000D_
 presente data, discriminando as receitas por natureza, origem e fonte de arrecadação.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/requerimento_n_59-2025_-_rafael_neto_peixoto.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/requerimento_n_59-2025_-_rafael_neto_peixoto.pdf</t>
   </si>
   <si>
     <t>Que seja concedida uma Moção de Aplausos ao Sr. Márcio de Lima Ferreira, servidor efetivo do Município de Entre Rios de Minas, pelos relevantes serviços prestados à municipalidade ao longo de aproximadamente 35 anos de atuação no serviço público.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/requerimento_n_60-2025_-_jose_da_silva_fernandes.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/requerimento_n_60-2025_-_jose_da_silva_fernandes.pdf</t>
   </si>
   <si>
     <t>Que seja concedida uma Moção de Aplausos aos funcionários do Hospital Cassiano Campolina, em reconhecimento ao relevante atendimento prestado à_x000D_
 comunidade entrerriana, de forma humanizada, dedicada e eficiente.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/requerimento_n_61-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/requerimento_n_61-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
   </si>
   <si>
     <t>Que seja concedida uma Moção de Aplausos ao Sr. Emerson Moreira Fernandes Silva, Analista de Relações Institucionais e Comunidades da Vallourec_x000D_
 Soluções Tubulares do Brasil (VSB), pelos relevantes serviços prestados à comunidade entrerriana ao longo dos últimos anos.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/requerimento_n_62-2025_-_rafael_neto_peixoto.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/requerimento_n_62-2025_-_rafael_neto_peixoto.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a essa Casa Legislativa informações acerca da situação da obra da Estratégia de Saúde da Família — ESF Dr. Alcindo Lázaro,_x000D_
 localizada no bairro Santa Efigênia, considerando que a construção encontra-se paralisada.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2899/requerimento_n_63-2025_-_rafael_neto_peixoto.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2899/requerimento_n_63-2025_-_rafael_neto_peixoto.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa Legislativa informações acerca da situação do poço artesiano perfurado e da efetiva distribuição de água na_x000D_
 comunidade de Madrugada da Pedra, tendo em vista que, apesar de já concluída a perfuração do aludido poço, até o presente momento os moradores ainda não estão usufruindo do referido benefício.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_n_64-2025_-_jose_da_silva_fernandes_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_n_64-2025_-_jose_da_silva_fernandes_.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa Legislativa informações acerca das medidas que estão sendo adotadas para o efetivo cumprimento do disposto no § 20 do art. 1° da Lei Municipal n° 2.097, de 11 de agosto de 2025, que obriga o Poder Executivo a promover ampla divulgação da referida norma e a disponibilizar cópia a todos os estabelecimentos comerciais que comercializam fogos de estampido, fogos de artifício e quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Entre Rios de Minas — MG.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_n_65-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_n_65-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa Legislativa informação acerca das providencias que estao sendo adotadas por este Executivo municipal visando_x000D_
 resolver a situação de desproporcionalidade existente na cobrança da Contribuição para Custeio do Serviço de Iluminação Pública, instituída pela Lei Municipal n° 1.876/2020, especialmente quanto à limitação do benefício de isenção apenas aos consumidores rurais reconhecidos pela concessionária de energia elétrica.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/requerimento_n_66-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/requerimento_n_66-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa Legislativa informações acerca das medidas que estão sendo adotas para o efetivo cumprimento ao disposto na Lei_x000D_
 Municipal n° 1.947/2022, que institui o Programa Bolsa Atleta no Município de Entre Rios de Minas — MG, destinado a apoiar atletas de diferentes modalidades esportivas, com o objetivo de incentivar a prática esportiva e o desenvolvimento do desporto local.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Bruno Asevedo Karah, Cláudio da Patrol, Rafael Neto, Sarah do Marinho</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_no_67-2025_-_comissao_de_obras_e_servicos_publicos_municipais.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_no_67-2025_-_comissao_de_obras_e_servicos_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>O encaminhamento ao Executivo Municipal do Relatório da visita de campo realizada pelos integrantes da Comissão Permanente de Obras e Serviços Públicos Municipais na Rua Califórnia, bem como a certidão de inteiro teor do terreno de propriedade do Município, objeto da vista, para que este Executivo tome conhecimento dos fatos e adote as medidas cabíveis.</t>
   </si>
   <si>
+    <t>2982</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>Fernando Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/requerimento_n_68-2025_-_todos_os_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada a esta Casa Legislativa de forma individualizada, toda a documentação que comprove as eventuais irregularidades, crimes ou infrações administrativas apontadas pelo Sr. Vice-Prefeito Municipal, durante a 18a Reunião Ordinária desta Casa Legislativa, bem como qualquer outra que ele tenha conhecimento.</t>
+  </si>
+  <si>
+    <t>2974</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_n_69-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida uma Moção de Aplausos à Sra. Natanaela Baêta Morais, pelo papel fundamental que desempenhou na idealização e criação do Asilo Dona Alzira Ribeiro, instituição de grande relevância social para o Município.</t>
+  </si>
+  <si>
+    <t>2975</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2975/requerimento_n_70-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida uma Moção de Aplausos à Sra. Maria Perpétuo Resende Gonçalves, educadora formada em Pedagogia, que dedicou mais de três décadas ao magistério, lecionando nas Escolas Estaduais Ribeiro de Oliveira e Dom Rodolfo, bem como no antigo e tradicional Colégio Nossa Senhora das Brotas.</t>
+  </si>
+  <si>
+    <t>2976</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2976/requerimento_n_71-2025_-_sarah_baeta_morais_andrade.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida uma Moção de Aplausos à Sra. Marlene Aparecida Silva, fundadora do Projeto Social Remanescente, iniciativa dedicada à promoção da educação e ao desenvolvimento humano de crianças e adolescentes do Município.</t>
+  </si>
+  <si>
+    <t>2977</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_n_72-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida uma Moção de Aplausos ao Sr. Geraldo Antônio de Aguiar, popularmente como "Geraldo Henrique" reconhecendo sua relevante_x000D_
+trajetória como vicentino e sua dedicação permanente às causas sociais e comunitárias de nosso Município.</t>
+  </si>
+  <si>
+    <t>2978</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_n_73-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida uma Moção de Aplausos ao Sr. Alípio da Costa Neto em reconhecimento à sua destacada atuação social, comunitária e cultural no Município.</t>
+  </si>
+  <si>
+    <t>2979</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/requerimento_n_74-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida uma Moção de Aplausos ao Sr. José Geraldo de Lima, em reconhecimento à sua relevante dedicação à comunidade paroquial e ao Município de Entre Rios de Minas.</t>
+  </si>
+  <si>
+    <t>2980</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2980/requerimento_n_75-2025_-_jose_da_silva_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida uma Moção de Aplausos aos aos funcionários do Hospital Cassiano Campolina, em reconhecimento pela excelência no atendimento_x000D_
+e pela notável humanização dedicada aos pacientes que dependem dos serviços daquela instituição.</t>
+  </si>
+  <si>
+    <t>3035</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_n_76-2025_-_fernando_andrade_maia.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concedida uma Moção de Aplausos ao Sr. Elias dos Reis de Oliveira Pereira, em reconhecimento aos relevantes serviços prestados à educação_x000D_
+e ao serviço público municipal.</t>
+  </si>
+  <si>
+    <t>2981</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/requerimento_n_77-2025_-_sarah_magda_baeta_morais_andrade.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos ao Senhor Joaquim José de Oliveira, pelos relevantes serviços prestados ao Município de Entre Rios de Minas ao longo de sua trajetória como servidor público.</t>
+  </si>
+  <si>
+    <t>3030</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/requerimento_n_78-2025_-_claudio_dos_reis_lima.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos ao Senhor Milton da Cruz Santos, pelos relevantes serviços prestados ao Município de Entre Rios de Minas ao longo de sua trajetória como servidor público municipal.</t>
+  </si>
+  <si>
+    <t>3031</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/requerimento_n_79-2025_-_claudio_dos_reis_lima.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos ao Senhor José Márcio Maia, pelos relevantes serviços prestados ao Município de Entre Rios de Minas ao longo de sua trajetória como servidor público municipal.</t>
+  </si>
+  <si>
+    <t>3032</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/requerimento_n_80-2025_-_claudio_dos_reis_lima.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos ao Senhor Marcelo Cardoso dos Santos, pelos relevantes serviços prestados ao Município de Entre Rios de Minas ao longo de sua trajetória como servidor público municipal.</t>
+  </si>
+  <si>
+    <t>3033</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/requerimento_n_81-2025_-_claudio_dos_reis_lima.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos ao Senhor Ataíde José Bruno, pelos relevantes serviços prestados ao Município de Entre Rios de Minas ao longo de sua trajetória como servidor público municipal.</t>
+  </si>
+  <si>
+    <t>3034</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/requerimento_n_82-2025_-_claudio_dos_reis_lima.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos à Senhora Matilde de Fátima Marzano Resende, em reconhecimento à sua relevante atuação na área da educação, com cerca de trinta e quatro anos de dedicação à formação educacional no Município de Entre Rios de Minas.</t>
+  </si>
+  <si>
     <t>2145</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Joãozinho Cricri</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_n_01-2024_joaozinho.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_n_01-2024_joaozinho.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o Executivo Municipal possa contratar uma consultoria especializada para promover um estudo de ampliação e adequação do Cemitério_x000D_
 Municipal de Entre Rios de Minas, de modo que não se efetue uma ocupação desordenada da área que hoje é ocupada pelo Almoxarifado.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2147/requerimento_no_03-2024_joaozinho.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2147/requerimento_no_03-2024_joaozinho.pdf</t>
   </si>
   <si>
     <t>Que o Chefe do Executivo Municipal possa designar servidores para funções gratificadas em comissões permanentes e especiais propondo uma avaliação da capacidade técnica do servidor e considerando apenas os que tenham afinidade com a sua área de atuação.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>Denis da Escolinha, Joãozinho Cricri, Juquinha do Táxi, Larissa Rodrigues, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Thiago Itamar Ted</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/requerimento_n_04-2024_todos.pdf</t>
+    <t>Denis da Escolinha, Joãozinho Cricri, Juquinha do Táxi, Larissa Rodrigues, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Thiago Itamar "Ted"</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/requerimento_n_04-2024_todos.pdf</t>
   </si>
   <si>
     <t>Criação da Comissão Parlamentar de Inquérito para apuração de possíveis irregularidades nas obras de pavimentação asfáltica, bem como pelo pagamento de máquinas e equipamentos para a empresa Locadora Terramares Ltda.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>Thiago Itamar Ted</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2149/requerimento_n_05-2024_thiago.pdf</t>
+    <t>Thiago Itamar "Ted"</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2149/requerimento_n_05-2024_thiago.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca das festividades comemorativas do Carnaval, no sentido de se fazer uma ampla divulgação da programação contratada pelo Poder Executivo.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2150/requerimento_n_06-2024_thiago.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2150/requerimento_n_06-2024_thiago.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviada a esta Casa Legislativa toda a documentação referente ao processo seletivo realizado através do edital de n° 01/2024, o qual visa_x000D_
 contratação de professores e demais servidores que atuarão na área rip educação do Município.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/requerimento_n_07-2024_thiago.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/requerimento_n_07-2024_thiago.pdf</t>
   </si>
   <si>
     <t>Que se informe a essa Casa Legislativa quais ações estão sendo desenvolvidas para o combate da dengue em nosso Município.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>Rivael Nunes Machado</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/requerimento_n_08-2024_rivael.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/requerimento_n_08-2024_rivael.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca das obras realizadas por servidores da Prefeitura Municipal frente a situação do casarão histórico incendiado na Praça Senador Ribeiro</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2153/requerimento_n_09-2024_rivael.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2153/requerimento_n_09-2024_rivael.pdf</t>
   </si>
   <si>
     <t>Que o Município possa informar a esta Casa Legislativa como se dá a aplicação da Lei Municipal n° 1.949/2022, de autoria deste Vereador, a qual_x000D_
 "estabelece a prioridade no atendimento aos pacientes em tratamento oncológico em pontos comerciais, de serviços, agências bancárias, bem como no transporte no Município de Entre Rios de Minas e em Tratamento Fora do Domicílio".</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>Juquinha do Táxi</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2154/requerimento_n_10-2024_juquinha.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2154/requerimento_n_10-2024_juquinha.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa esclarecer se foram adquiridas as bombas submersas reservas para atendimento às comunidades rurais, as quais são objeto do Processo Licitatório n° 197/2022, Código de compra 20220002993 e onde foram implantados tais equipamentos cuja aquisição fora empreendida com recursos da emenda parlamentar de autoria deste vereador.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>Denis da Escolinha</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/requerimento_n_11-2024_denis.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/requerimento_n_11-2024_denis.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do motivo que gerou a redução dos valores recebidos pela Secretaria de Cultura, Esporte, Lazer e Turismo referente ao ICMS_x000D_
 esportivo no presente ano, explanando todos os motivos cabíveis para o baixo valor arrecadado, e se ainda, tal fato ocorreu por alguma falha da secretaria responsável pela pasta, ou pelo baixo número de eventos esportivos em nosso Município.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2178/requerimento_n_12-2024_rivael.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2178/requerimento_n_12-2024_rivael.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada a esta Casa Legislativa a parte diária ou documento similar de todos os veículos que atendem a Secretaria Municipal de_x000D_
 Saúde, bem como o comprovante de abastecimento de cada veículo, especificando a data e o responsável pelo abastecimento.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>Levi da Costa Campos</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2179/requerimento_n_13-2024_levi.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2179/requerimento_n_13-2024_levi.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal encaminhe a esta Casa Legislativa a relação de pessoal, detalhando os cargos efetivos, contratados e comissionados._x000D_
 Disponibilizando, com isso, um extrato único, ao final, contendo, de forma clara, a quantidade de servidores, forma de contratação e os valores referentes à folha de pagamento que inclua horas extras, concessões, vantagens, progressões, encargos sociais, gratificações e outros lançamentos.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>Rodrigo de Paula Santos Silva</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2180/requerimento_n_14-2024_rodrigo.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2180/requerimento_n_14-2024_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca de quantas comissões existem hoje na Administração pública municipal, bem como o quantitativo de servidores que_x000D_
 compõem tais comissões e ainda os valores recebidos em forma de gratificação que cada membro de tais comissões recebem.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>Larissa Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2181/requerimento_n_15-2024_larissa.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2181/requerimento_n_15-2024_larissa.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma MOÇÃO DE APLAUSO a todos os servidores municipais empenhados no enfrentamento e combate à dengue em nosso Município</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2182/requerimento_n_16-2024_rodrigo.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2182/requerimento_n_16-2024_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do contrato estabelecido entre o Município de Entre Rios de Minas e o Consórcio de Administração do Serviço de Iluminação_x000D_
 Pública - CASIP</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2183/requerimento_n_17-2024_rivael.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2183/requerimento_n_17-2024_rivael.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa realizar a retirada de um caminhão Chevrolet estacionado na Rua Rio do Peixe, próximo do número 205, Bairro São Lucas, veículo este que se encontra promovendo um transtorno aos moradores e comerciantes do entorno</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/requerimento_n_18-2024_larissa.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/requerimento_n_18-2024_larissa.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da vacinação contra a dengue</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>Rivael Nunes Machado, Rodrigo de Paula Santos Silva</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/requerimento_n_19-2024_rivael_e_rodrigo.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/requerimento_n_19-2024_rivael_e_rodrigo.pdf</t>
   </si>
   <si>
     <t>Considerando o requerimento de n° 08/2024, também de autoria deste signatário._x000D_
 Considerando a resposta enviada a este subscritor através do ofício n° 062/GAB/2024, venho requerer as Informações precisas acerca de um dos questionamentos que não fora respondido no requerimento, que é sobre os tapumes instalados no do local.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/requerimento_n_20-2024_thiago.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/requerimento_n_20-2024_thiago.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de como anda o planejamento do processo licitatório que tem como objeto a realização da nossa tradicional "Festa da Colheita".</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_n_21-2024_joao.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_n_21-2024_joao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal encaminhe a esta Casa Legislativa uma cópia integral de toda a documentação da obra de reforma e ampliação da Estratégia de Saúde da Família (ESF) Dr. Alcino Lázaro, no Bairro Santa Efigênia</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/requerimento_n_22-2024_joao.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/requerimento_n_22-2024_joao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal encaminhe a esta Casa Legislativa uma cópia integral de toda a documentação da obra da Estação de Tratamento de Esgoto (ETE)</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/requerimento_n_23-2024_joao.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/requerimento_n_23-2024_joao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal informe a esta Casa Legislativa qual a situação da obra do antigo Paço Municipal, localizado na Praça Coronel Joaquim Resende.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>Larissa Rodrigues, Thiago Itamar Ted</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/requerimento_n_24-2024.pdf</t>
+    <t>Larissa Rodrigues, Thiago Itamar "Ted"</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/requerimento_n_24-2024.pdf</t>
   </si>
   <si>
     <t>A aplicação do Piso dos Agentes Comunitários de Saúde e Endemias, conforme instituído pela Lei Federal n° 12.994, de 17 de junho de 2014.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/requerimento_n_25-2024_thiago_e_larissa.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/requerimento_n_25-2024_thiago_e_larissa.pdf</t>
   </si>
   <si>
     <t>Que o Município possa prestar esclarecimentos sobre o reajuste salarial no piso dos professores, de acordo com o que foi divulgado pela união, a categoria terá um reajuste no piso salarial, de cerca de 3,62%.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/requerimento_n_26-2024_levi.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/requerimento_n_26-2024_levi.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca dos pagamentos realizados através de RPV- Requisições de Pequenos Valores - no período correspondente a janeiro de 2023 até o presente momento, bem como aos pagamentos referentes a precatórios.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_n_27-2024_thiago.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_n_27-2024_thiago.pdf</t>
   </si>
   <si>
     <t>Informações acerca da previsão para as obras de pavimentação e drenagem das Rua Rio Brumado e da Rua Desterro.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>REQUERIMENTO RETIRADO PELOS AUTORES</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/requerimento_n_29-2024_rodrigo.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/requerimento_n_29-2024_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca de como se deu a contratação das empresas que fornecem internet a este Poder Executivo Municipal, bem como se deu esse_x000D_
 processo licitatório, haja vista que em um consulta no portal da transparência do Município não logrou-se êxito em averiguar tais informações.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/requerimento_n_30-2024_rodrigo.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/requerimento_n_30-2024_rodrigo.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do quantitativo de agentes de saúde que atendem ao bairro Sassafrás.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/requerimento_n31-2024_rodrigo.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/requerimento_n31-2024_rodrigo.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação possa encaminhar a esta Casa Legislativa uma lista que informe todas as placas de veículos que operam no_x000D_
 transporte escolar, seja da frota própria, seja terceirizada, os quais tenham passado pela vistoria promovida pelo Município para atendimento aos alunos.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/requerimento_n_32-2024_juquinha.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/requerimento_n_32-2024_juquinha.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de como anda o planejamento para a execução da construção de banheiros que visam atender as residências das pessoas de baixa renda, que se encontram em estado de vulnerabilidade, que foi anunciado pelo Executivo Municipal, bem como se já houve a construção de algum.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>Antônio Bituri do Táxi, Denis da Escolinha, Joãozinho Cricri, Juquinha do Táxi, Larissa Rodrigues, Rivael Nunes Machado, Rodrigo de Paula Santos Silva</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/requerimento_n_33-2024_bituri_joao_larissa_rodrigo_denis_juquinha_e_rivael.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/requerimento_n_33-2024_bituri_joao_larissa_rodrigo_denis_juquinha_e_rivael.pdf</t>
   </si>
   <si>
     <t>O encaminhamento de um Projeto de Lei a esta Casa Legislativa nos termos do inciso III do §6° do Art. 3° da Lei Orgânica Municipal, propondo o remanejamento da programação das dotações da Lei Municipal n° 2.014, de 18 de dezembro de 2023, as quais sofreram impedimento de ordem técnica para sua execução, considerando as novas indicações por parte dos autores, devendo-se propor a adequação das dotações abaixo elencadas,_x000D_
 suprindo-as com recursos provenientes da anulação das dotações anteriores</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_n_34-2024_juquinha.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_n_34-2024_juquinha.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da realização de processos licitatórios para a execução de obras de pavimentação asfáltica no Município de Entre Rios de Minas, diante do clamor popular pela melhoria da infraestrutura urbana, haja vista que alguns recursos já estavam previstos para execução como no Batista de Oliveira, e outros já haviam sido anunciados anteriormente como no Bairro Sassafrás</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_n_35-2024.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_n_35-2024.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma MOÇÃO DE APLAUSO à Dra. Lucyanne Cristina de Assis, cirurgiã dentista que atua na Estratégia da Saúde da Família - ESF de nosso Município desde 07 de junho de 2011, tendo ficado até o ano de 2017, retornando para os seus atendimentos em nosso Município no ano de 2021 e permanecendo aqui desde então.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_n_36-2024_rivael.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_n_36-2024_rivael.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada a essa Casa Legislativa a prestação de contas do valor gasto pelo Poder Executivo Municipal na recuperação da Casa do Sr. Mário Alves de Andrade (Marinho), bem como que se informe a este signatário se o valor gasto dos cofres públicos Municipais já foram cobrados ao Sr. Mário Alves de Andrade.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_n_37-2024_thiago.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_n_37-2024_thiago.pdf</t>
   </si>
   <si>
     <t>Chegou ao conhecimento do presente signatário que diversos materiais de construção foram adquiridos junto a empresa denominada CONARA, os quais constaram que foram entregues e destinados para a construção e/ou reforma da UBS Dr. José Gonçalves da Cunha, situada no bairro Castro. Todavia, salvo melhor juízo, nenhuma intervenção foi realizada em tal local nos últimos anos.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/requerimento_n_38-2024_thiago.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/requerimento_n_38-2024_thiago.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca dos motivos que fazem com que o Poder Executivo Municipal não possa restabelecer o antigo horário de aulas do Centro_x000D_
 Municipal de Educação Infantil "Professora Geralda de Melo Vieira Resende, popularmente conhecido como creche municipal.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_n_39-2024_thiago.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_n_39-2024_thiago.pdf</t>
   </si>
   <si>
     <t>Que o Município possa prestar esclarecimentos de como será ajustado o piso salarial dos Cirurgiões Dentistas que atuam em nosso Município.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2206/requerimento_n_40-2024_rodrigo.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2206/requerimento_n_40-2024_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca de quantos menores o Município de Entre Rios de Minas - MG possui atualmente albergados no abrigo regional para menores, serviço este prestado pelo Consórcio para o Desenvolvimento do Alto Paraopeba - CODAP, e que foi aderido pelo nosso Município no ano de 2022.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>Levi da Costa Campos, Thiago Itamar Ted</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/requerimento_n_41-2024__levi_e_thiago.pdf</t>
+    <t>Levi da Costa Campos, Thiago Itamar "Ted"</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/requerimento_n_41-2024__levi_e_thiago.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma MOÇÃO DE APLAUSO à Paróquia Nossa Senhora das Brotas e que tal moção seja extensiva a todos os_x000D_
 munícipes que ajudaram na confecção dos tapetes que enfeitaram a nossa cidade para comemoração das festividades de Corpus Christi, bem como a todos os estabelecimentos que doaram os materiais para que fosse possível a fabricação de tais tapetes.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2208/requerimento_n_42-2024_levi.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2208/requerimento_n_42-2024_levi.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de quantos quebra-molas e passagens de pedestres elevadas foram implementadas no Município nos últimos cinco anos, bem como que seja enviada a documentação respectiva de cada equipamento deste, contendo local onde foi implantado e o quanto custou individualmente cada um deste aos cofres públicos municipais.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/requerimento_n_43-2024.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/requerimento_n_43-2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada a esta Casa de Leis o laudo de vistoria e aprovação do veículo de placa SIJ-2F91, que trata-se mais especificamente de uma_x000D_
 van, adquirida pelo Poder Executivo via Emenda Parlamentar e entregue a pouco tempo.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/requerimento_n_44-2024_thiago.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/requerimento_n_44-2024_thiago.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma MOÇÃO DE APLAUSO ao Dr. Ernane Barbosa Neves, Juiz de Direito, que vem cooperando na Comarca de Entre Rios de Minas - MG, desde janeiro do presente ano e permanecerá somente até o dia 30 de junho de 2024.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>Joãozinho Cricri, Larissa Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_n_45-2024.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_n_45-2024.pdf</t>
   </si>
   <si>
     <t>Requerem a remessa dos autos da Comissão Parlamentar de Inquérito n° 01/2024 para o Ministério Público do Estado de Minas Gerais, para o Ministério_x000D_
 Público do Tribunal de Contas do Estado de Minas Gerais e ao Tribunal de Contas do Estado de Minas Gerais/MG, para melhor apuração e análise dos fatos e a tomada das medidas que entenderem pertinentes.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_n_46-2024_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_n_46-2024_.pdf</t>
   </si>
   <si>
     <t>Requer informações se houve por parte deste Executivo Municipal alguma notificação ao Consórcio de Administração do Serviço de Iluminação Pública -_x000D_
 CASIP pelas constantes falhas na prestação de serviços que vem ocorrendo em nosso Município, ou se houve alguma outra ação para cobrar a melhoria no serviço prestado.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_n_47-2024.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_n_47-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca de como está o trâmite do processo licitatório que visa a construção de banheiros públicos em nosso Município.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_n_48-2024.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_n_48-2024.pdf</t>
   </si>
   <si>
     <t>O encaminhamento a esta Casa Legislativa do saldo existente na presente data na conta do Município que recebe os recursos advindos da Compensação_x000D_
 Financeira pela Exploração de Recursos Minerais - CFEM</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_n_49-2024.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_n_49-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações da Secretaria Municipal de Obras e Infraestrutura Urbana acerca de quando serão instaladas as 05 (cinco) academias ao ar Livre que_x000D_
 estão depositadas no Almoxarifado Municipal</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_n_50-2024.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_n_50-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da propriedade de um terreno urbano localizado entre a Rodovia MG-383 (próximo ao trevo da nossa cidade) e a Rua Salvador Marzano, onde está sendo aterrado boa parte do mencionado lote, sem que haja de certa forma uma fiscalização do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_n_51-2024.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_n_51-2024.pdf</t>
   </si>
   <si>
     <t>Que o Conselho Municipal de Desenvolvimento Cultural - CODEC, possa informar a essa Casa Legislativa quais são imóveis tombados/inventariados no_x000D_
 entorno de toda a Praça Senador Ribeiro, bem como quais as orientações que são repassadas aos proprietários que por ventura necessitem de realizar algum tipo de obra em algum destes imóveis</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>Roni Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2514/requerimento_n_52-2024.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2514/requerimento_n_52-2024.pdf</t>
   </si>
   <si>
     <t>A CONVOCAÇÃO da Sr. Secretário Municipal de Obras e lnfraestrutura, Igor Andrade Azevedo, para que possa comparecer à próxima reunião ordinária, a ser realizada no dia 15 de outubro de 2024 (terça-feira), às 19h, de maneira a prestar informações acerca de seu departamento, bem como outros assuntos de interesse dos nobres vereadores que se fizerem presentes na sessão.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>Roni Enfermeiro, Denis da Escolinha, Franklin William, Joãozinho Cricri, Juquinha do Táxi, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Thiago Itamar Ted</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_no_01-2023.pdf</t>
+    <t>Roni Enfermeiro, Denis da Escolinha, Franklin William, Joãozinho Cricri, Juquinha do Táxi, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Thiago Itamar "Ted"</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscrevem, fundamentados no que preceitua o inciso XIV do Art. 63 da Lei Orgânica Municipal e o Regimento Interno desta Casa Legislativa em seu Art. 53, REQUEREM à V. Exa., ouvido o egrégio Plenário na forma regimental:_x000D_
 Que o Poder Executivo Municipal encaminhe a esta Câmara os documentos referentes a renovação da concessão com a Companhia de Saneamento de Minas Gerais (COPASA), informando quais foram as modificações estabelecidas no novo contrato ou termo aditivo firmado, levando-se em conta os compromissos estabelecidos durante a 19ª Reunião Ordinária da 1ª Sessão Legislativa, em 09 de novembro de 2021, de inclusão de pontos referentes à Lei Federal nº 8.987/95 e à Lei Federal nº 14.026/2021. Naquela ocasião, afirmou-se que uma minuta do referido documento seria encaminhada ao Legislativo Municipal, fato este que não ocorreu até o presente momento.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_no_02-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa esclarecer à esta Casa Legislativa qual a real situação da liberação do funcionamento da Estação de Tratamento de Esgoto (ETE) de Entre Rios de Minas, diante do parecer anexo emitido pela Superintendência Regional de Meio Ambiente - Central (SUPRAM), em 29/12/2022, o qual consta o INDEFERIMENTO da licença ambiental para funcionamento da estação. Nos autos, o órgão manifesta sua contrariedade ante a supressão de vegetação nativa no local, apontando imagens de satélite que impedem o devido licenciamento, o que causa preocupação aos vereadores desta Câmara Municipal, face ao montante investido pela Fundação Nacional de Saúde (FUNASA) nesta obra. Que se responda quais medidas o Executivo tem desenvolvido para a solução do problema e qual a previsão para o funcionamento da estação de esgoto, bem como encaminhe toda a documentação referente à solicitação do licenciamento.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_no_03-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa esclarecer à esta Casa Legislativa qual a real situação do licenciamento da Usina de Triagem e Compostagem de Lixo de Entre Rios de Minas, diante do parecer anexo emitido pela Superintendência Regional de Meio Ambiente - Central (SUPRAM), em 03/05/2022, o qual consta o INDEFERIMENTO da licença ambiental para funcionamento da unidade. Nos autos, o órgão manifesta sua contrariedade ante a existência de um “enterro de resíduos sólidos no local”, apontando imagens de satélite para provar o ocorrido, sendo que foi afirmado que não se operava um aterro na localidade durante a solicitação da licença. Tal parecer causa preocupação aos vereadores desta Câmara Municipal, face à importância da Usina de Triagem para o nosso Município, a quantidade de empregos que gera e o benefício ambiental que ela provoca, sendo imprescindível o seu licenciamento ambiental que assegure o seu funcionamento. Que se responda quais medidas o Executivo tem desenvolvido para a sol</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1495/requerimento_no_04-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1495/requerimento_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa esclarecer à esta Casa Legislativa, diante da sanção da Lei que autorizou recursos para a Associação de Moradores Sem Casa (AMSCA) para a execução de sua Estação de Tratamento de Esgoto (ETE), de que forma este equipamento servirá para atender aos moradores do Bairro Castro, uma vez que esta informação tem sido divulgada pela Secretaria Municipal de Obras e Infraestrutura aos moradores, de maneira que a solução do esgotamento sanitário será resolvida. Que a Prefeitura possa apresentar o projeto de interligação das casas até a rede do Residencial Dom Luciano Mendes de Almeida, se ETE a ser implantada terá condições de receber o esgoto e qual a fonte de recursos para a execução de tal obra, caso ela venha realmente a ser planejada e executada para o necessário atendimento aos moradores do Bairro Castro.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1496/requerimento_no_05-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1496/requerimento_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação possa esclarecer a esta Casa Legislativa o impacto da nova medida de custeio do transporte escolar implantada pelo Governo de Minas, anunciada em reunião junto aos prefeitos em 02 de fevereiro de 2023. Segundo informações publicadas pela Agência Minas, um novo modelo para o repasse de recursos da Secretaria de Estado de Educação (SEE-MG) aos municípios, por meio do Programa Estadual de Transporte Escolar (PTE)._x000D_
 O programa terá novos critérios de distribuição, passando a adotar a quilometragem percorrida por dia, e não mais os dados per capita por aluno, como acontecia até o ano passado. Também serão levados em conta o tipo de via, o modelo do veículo, capacidade de carga e número de alunos da Educação Básica da rede pública estadual que utilizam o transporte escolar em cada rota executada. As novas regras constam na Resolução conjunta da SEE/Segov, Nº  02, publicada em edição extra, página 4, do Diário Oficial do Estado de terça-feira (31/1).</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1497/requerimento_no_06-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1497/requerimento_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Conforme extrai-se do Requerimento nº 64/2022, foi pleiteada a relação de documentos relativos à realização das cirurgias custeadas pelo Município de Entre Rios de Minas/MG, referentes aos anos de 2021 e 2022. Todavia, nos termos do Ofício nº 293/GAB/2022, tal requerimento foi indeferido, tudo com arrimo na Lei nº 13.709/18 (Lei Geral de Proteção de Dados)._x000D_
 Como é amplamente sabido, o acesso à informação está expresso no art. 5º, inc. XXXIII, bem como no art. 37, §3º, inc. II, ambos da Carta Magna de 1988. Assim, aludida previsão constitucional torna a própria transparência pública um princípio, ainda que implícito. Logo, a transparência nada mais é que a forma de efetivar o princípio da publicidade, esculpido no caput do art. 37 da CF/88. Cabe aqui citar, também, a LAI (Lei de Acesso à Informação - Lei nº 12.527/2011).</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1498/requerimento_no_07-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1498/requerimento_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Que  encaminhe a esta Casa Legislativa cópia de toda documentação do processo licitatório n° 32/2023, Dispensa n° 012/2023, o qual tinha por finalidade a contratação para prestação de serviços técnicos e profissionais de consultoria e elaboração do concurso público em âmbito regional._x000D_
 Insta destacar que a realização de concurso público no nosso Município é uma preocupação por parte desta Casa de Leis, que rotineiramente cobra junto a este Executivo que o mesmo seja realizado, bem como seja também efetuada a revisão do plano de cargos e salários, de modo a assegurar carreiras atrativas e com remuneração justa aos aprovados,  para que se preste a população entrerriana um serviço de excelência.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>Franklin William</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_no_08-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_no_08-2023.pdf</t>
   </si>
   <si>
     <t>A concessão de uma moção de aplauso aos Srs. Luiz Francisco Vasconcelos Morais e Raul Sousa Leite Resende, cidadãos entrerrianos que conquistaram a medalha de bronze na 17ª Olimpíada Brasileira de Matemática - OBMEP, por levarem o nome de nossa cidade ao mais elevado nível, e por essas conquistas que são frutos da dedicação aos seus estudos.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_no_09-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da procedência ou não de uma denúncia recebida por este signatário, a qual informa sobre um possível furto de equipamentos de ambulâncias que ficam alocadas no Almoxarifado e atende as demandas da Secretaria Municipal de Saúde._x000D_
 Neste sentido, foi relatado a este signatário que “o rádio da Fiorino, a sirene da Saveiro e a placa da Sprinter (ambulância grande) foram furtadas". Diante da denúncia apresentada, vem este subscrevente requerer informações relativas aos fatos, se o mesmo ocorreu e se sim quais foram as medidas tomadas por este Executivo, e se ainda foi realizado o Boletim de Ocorrência para uma futura investigação policial.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_10-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa confira uma MOÇÃO DE APLAUSO ao Sr. Daniel Antonio Vieira, em razão de sua aposentadoria no Ministério Público de Minas Gerais, depois de 38 anos de serviços prestados ao Estado de Minas Gerais, sendo 32 anos como servidor do egrégio órgão.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1502/requerimento_no_11-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1502/requerimento_no_11-2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM à V. Exa., ouvido o egrégio Plenário na forma regimental:_x000D_
 _x000D_
 Que o Executivo Municipal esclareça de que forma está sendo implantado o Sistema Municipal de Informação sobre o Meio Ambiente;_x000D_
 Que, como será garantido o duplo grau administrativo às decisões relativas ao licenciamento e fiscalização ambiental, se o Município adotará providências quanto ao CODEMA;_x000D_
 Que se encaminhe a esta Casa Legislativa, ainda que de forma extemporânea ao período legal de resposta a este Requerimento, qualquer resposta proveniente do recurso administrativo impetrado pelo Município junto à Superintendência Regional de Meio Ambiente da SUPRAM Central Metropolitana (SEMAD).</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>Rivael Nunes Machado, Levi da Costa Campos</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_no_12-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre as obras de reforma do “Centro de Ensino Municipal  Infantil de Entre Rios de Minas” (escolinha do lápis), prédio público que abrigava a referida instituição, situado na Av. Dr. João Vaz, em atenção à preservação do patrimônio público e levando-se em conta a ação indicada através de emenda impositiva de autoria deste Vereador, que foi devidamente aceita por este Executivo Municipal. Tal prédio encontra-se fechado para reforma há mais de um ano e, até o presente momento, não há indícios de que conclusão._x000D_
 Desta maneira, requer informação sobre a previsão de entrega da supramencionada obra, por entender que o tempo de execução extenso pode privar a população de utilizar a infraestrutura que, por décadas, atendeu ao ensino público do Município.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>Juquinha do Táxi, Rivael Nunes Machado</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1504/requerimento_no_13-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1504/requerimento_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Que se encaminhe a esta Casa Legislativa informações sobre o processo da perfuração dos poços artesianos nas comunidades rurais, em especial do Madruga da Pedra, por se tratar de ação indicada através de emenda impositiva que foi devidamente aceita por este Executivo Municipal, já viabilizada por meio do Pregão Eletrônico nº 0079/2022, o qual também assegurará o equipamento para Bom Jardim dos Coelhos e Praia, em atenção à demanda da comunidade.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_no_14-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a execução das obras de reforma do Posto de Saúde e da instalação de uma quadra na comunidade da Serra do Camapuã, uma vez que trata-se de indicação de emenda impositiva de autoria deste vereador, a qual foi devidamente aceita por este Executivo Municipal, sendo fundamental a clareza de informações acerca do andamento da supramencionada obra, em atenção ao pedido da população local.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_no_15-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Informações sobre as obras de revitalização da quadra esportiva do Bairro Sassafrás, por se tratar de ação indicada através de emenda impositiva que foi devidamente aceita por este Executivo Municipal, que até o presente momento não foi cumprida, destaca-se ainda que para este signatário trata-se de obra simples, motivo pelo qual não entende a demora para a Execução.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_no_16-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_no_16-2023.pdf</t>
   </si>
   <si>
     <t>A concessão de uma moção de aplauso ao Sr. Mateus Henrique da Costa Resende, cidadão entrerriano que conquistou a medalha de bronze na 17ª Olimpíada Brasileira de Matemática - OBMEP, por levar o nome de nossa cidade ao mais elevado nível, e por essa conquista que é fruto da sua dedicação aos estudos.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_no_17-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal estude a viabilidade de se adquirir a equipamentos próprios para impressão e fotocópia para atender as  demandas do Executivo em todos os setores e instituições conveniadas, em atenção ao princípio da economicidade, ante a alteração dos valores a serem pagos por cópia conforme informações do Processo Licitatório de n° 10/2023, Pregão Eletrônico de n° 09/2023.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_no_18-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento de número 16-2022, o qual solicita informações sobre a previsão de obras de infraestrutura básica na comunidade da Gameleira pois trata-se de uma demanda antiga dos moradores, que sofrem diariamente com a atual situação do local, com o excessivo acúmulo de poeira da época da seca e de barro na época de chuvas, ademais resta salientar que a situação da via é precária nos dois períodos, tendo enormes crateras e se restando intrafegável nos dias chuvosos.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1510/requerimento_no_19-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1510/requerimento_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Que o Município possa informar a esta Casa Legislativa como se dá a aplicação da Lei Municipal nº 1.949/2022, de autoria deste Vereador, a qual “estabelece a prioridade no atendimento aos pacientes em tratamento oncológico em pontos comerciais, de serviços, agências bancárias, bem como no transporte no Município de Entre Rios de Minas e em Tratamento Fora do Domicílio"._x000D_
 _x000D_
 Trata-se de um dispositivo importante que intenta assegurar direitos aos pacientes que enfrentam o tratamento contra o câncer, de modo a facilitar suas vidas tanto na busca pelo atendimento público quanto no atendimento em estabelecimentos privados.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_no_20-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Conforme ofício GAB n° 027/2023, bem como o contrato de repasse n° 894114/2019/MTUR/CAIXA denota-se que o referido contrato de repasse teve vigência entre o período de 31/12/2019 até 31/06/2021, tudo com fulcro na cláusula 15º C/C condições gerais item VI._x000D_
 Diante disso é o presente para requerer informações sobre a elaboração do projeto, encaminhando o mesmo a esta Casa Legislativa. Outrossim, requer informações e cronograma sobre a execução do aludido projeto, bem como o cronograma da execução do processo licitatório._x000D_
 Ademais, que se faça ampla divulgação deste certame, uma vez que este já decorreu de licitação deserta e, na segunda tentativa, contou apenas com uma empresa participante a qual foi declarada inabilitada diante de ausência de documentação, para que não haja risco de perder este recurso, que o município divulgue e convide as empresas para participar do pregão.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_no_22-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_no_22-2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM à V. Exas., ouvido o egrégio Plenário na forma regimental:_x000D_
 -Que a COPASA encaminhe a esta Casa Legislativa os resultados provenientes de laudos técnicos laboratoriais exigidos pelos órgãos de saúde efetuados pela concessionária nos últimos dois meses, considerando a captação, o tratamento e aqueles realizados nas unidades consumidoras, de modo a esclarecer aos nobres pares sobre a qualidade da água que vem sendo tratada e distribuída pela Companhia._x000D_
 -Que a COPASA encaminhe o último laudo técnico efetuado que demonstre análise de materiais agrotóxicos, medicamentos e metais pesados na água do Município;_x000D_
 -Que a COPASA possa apresentar ao Poder Público Municipal, incluindo Executivo e Legislativo, o plano de investimentos da companhia no Município;_x000D_
 -Que o Poder Executivo Municipal possa encaminhar a esta Casa Legislativa as análises laboratoriais efetuadas nos últimos três meses de 2023 pela empresa Terra Consultoria e Análises Ambientais LTDA</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_no_23-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Que o Município possa prestar esclarecimentos sobre quando se dará o reajuste salarial aos professores seguindo o Piso Nacional da Educação Básica, o qual, de acordo com o que foi divulgado pela União, encontra-se em plena vigência, estabelecendo à categoria um reajuste de 14,95%, elevando os vencimentos desses profissionais da educação básica ao valor de R$ 4.420,55 (quatro mil quatrocentos e vinte reais e cinquenta e cinco centavos)._x000D_
 Desta maneira, requer este signatário informações do Poder Executivo Municipal no sentido de que se esclareça como será feito este reajuste salarial em nosso Município, o qual é de extrema importância para a valorização dos profissionais da educação básica, e se o valor a ser repassado será o do novo piso salarial da categoria ou outro, levando em consideração os planos de cargos e salários de nosso município.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_no_24-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Conforme extrai-se do Requerimento nº 74/2022, foi pleiteada a relação de documentos relativos à realização das cirurgias custeadas pelo Município de Entre Rios de Minas/MG, referentes aos anos de 2020, 2021 e 2022. Todavia, nos termos do Ofício nº 294/GAB/2022, tal requerimento foi indeferido, tudo com arrimo na Lei nº 13.709/18 (Lei Geral de Proteção de Dados)._x000D_
 Dessa maneira, este signatário reitera o requerimento número 74/2022 e, caso as informações não sejam repassadas, as medidas legais serão prontamente tomadas.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1515/requerimento_no_25-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1515/requerimento_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Considerando a apresentação do relatório anexo a este requerimento, requer esta Comissão que o Poder Executivo Municipal possa avaliar a possibilidade de manutenção de um servidor no Centro de Ensino Municipal de Infantil “Geralda Vieira de Melo”, em função de zeladoria, atendendo à demanda da coordenação da instituição, bem como a instalação de câmeras de monitoramento para garantir a segurança de todos os usuários do espaço, professores, alunos, auxiliares, pais e convidados.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1516/requerimento_no_26-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1516/requerimento_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Que a comissão de Obras e Serviços Públicos Municipais possa comparecer ao Terminal Rodoviário Mario Alves de Andrade para realizar um relatório detalhado sobre como se encontra o referido prédio público.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1517/requereimento_no_27-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1517/requereimento_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Que as comissões de Obras e Serviços Públicos Municipal e Saúde, Meio Ambiente e Assistência Social, possam promover uma visita às obras de reforma e ampliação das ESFs Dr. Roberto Andrés, na Praça Cassiano Campolina, e Alcino Lázaro, na Praça Antônio Morais, Bairro Santa Efigênia, de modo a averiguar as condições em que se encontram as obras, elaborando um relatório detalhado da situação. Que seja requerido ao Poder Executivo Municipal toda a documentação relativa aos projetos e processo licitatório, memoriais descritivos e outros documentos relacionados às obras de reforma e ampliação das ESFs, possa analisar de que maneira está o andamento das intervenções supramencionadas.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1518/requerimento_no_28-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1518/requerimento_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da disponibilização do Poliesportivo Deputado Estadual Agostinho Patrus para realizações de campeonatos esportivos de nosso Município._x000D_
 O questionamento alhures surge pois o supramencionado espaço esportivo não vem sendo utilizado para realização deste tipo de competição, tendo em vista ainda ser o local mais adequado para tais eventos, que podem abarcar as modalidades de futsal, vôlei, handebol, entre outras.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1519/requerimento_no_29-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1519/requerimento_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca das obras de recuperação da ponte que liga a Rua Jeceaba com a Rua Amador de Souza Leão, no bairro Vargem do Engenho._x000D_
 Justifica-se o pedido das mencionadas informações uma vez que a supracitada ponte quase se rompeu devido as fortes chuvas que assolaram o nosso Município no meses de dezembro e janeiro, sendo enviados esforços imediatos por parte do Executivo, o qual realizou uma força tarefa para evitar que a mesma se perdesse. No entanto, até o presente momento, o local ainda não foi devolvido à população, o que leva a este signatário a pedir os esclarecimentos devidos sobre o andar da obra e o prazo em que a mesma será concluída.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_no_30-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Que a comissões de Obras e Serviços Públicos Municipais e a de Educação, Cultura, Esporte e Lazer possam comparecer às quadras esportivas do Município e as academias ao ar livre, para realizar um relatório detalhado sobre a situação em que as mesmas se encontram, diante da reclamação de parte da população sobre o descaso com estes importantes equipamentos públicos destinados ao esporte.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_no31-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_no31-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da execução das obras de construção de nova ponte para a Cachoeira dos Faleiros, cuja qual liga a área urbana à mencionada comunidade, bem como a outras comunidades importantes, tais como a do Montijo, a dos Coelhos, entre outras, e também serve de acesso ao Município de Resende Costa - MG._x000D_
 Nesta seara, cumpre destacar que este signatário detém o conhecimento de que foi realizado até o presente momento somente a licitação para a contratação da empresa que fará o projeto básico/executivo da mencionada obra, realizado no mês de dezembro de 2022, sob o n° 035/2023, Dispensa n° 013/2023, na qual sagrou-se vencedora a empresa R. A. Rocha Engenharia LTDA, assim, resta saber qual o planejamento deste Executivo para licitar a execução da mencionada obra, ou se a obra será realizada pelos servidores Municipais, assim que o projeto seja entregue, conforme contrato, até julho de 2023.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>Rivael Nunes Machado, Joãozinho Cricri, Thiago Itamar Ted</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_no_32-2023.pdf</t>
+    <t>Rivael Nunes Machado, Joãozinho Cricri, Thiago Itamar "Ted"</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_no_32-2023.pdf</t>
   </si>
   <si>
     <t>A aprovação do Relatório de Visita de Campo ao Terminal Rodoviário Mário Alves de Andrade realizada pela Comissão de Obras e Serviços Públicos Municipais, anexo a este, de modo que seja novamente oficiado o Poder Executivo Municipal para a tomada de providências urgentes acerca do tema, bem como dê ciência ao egrégio Ministério Público de Minas Gerais sobre a situação averiguada, em atenção ao clamor da população._x000D_
 Tal Requerimento se justifica uma vez que a situação de descaso se arrasta por mais de 10 anos, considerada a data da inauguração do terminal, não obtendo uma funcionalidade que resguarde o interesse público e atenda à população. Destaca-se que o atual  estado de deterioração não pode se perpetuar até que exista um desfecho para a Ação Civil Pública nº 0005888-11.2019.8.13.0239 (PJE), em curso. Cabe, portanto, questionar a atual gestão pelo estado de total descaso que se encontra o terminal, sem qualquer tipo de limpeza e conservação, por mais simples que seja.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>Rodrigo de Paula Santos Silva, Denis da Escolinha, Joãozinho Cricri, Levi da Costa Campos</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_no_33-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Que se encaminhe o Relatório de Visita de Campo da Comissão de Saúde, Assistência Social e Meio Ambiente à COPASA para que esta possa incluir no plano de investimentos da companhia no Município as melhorias necessárias para o tratamento de água no Bairro Castro</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>Roni Enfermeiro, Joãozinho Cricri, Juquinha do Táxi</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_no_34-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_no_34-2023.pdf</t>
   </si>
   <si>
     <t>O encaminhamento a esta Casa Legislativa do saldo existente em todas as contas bancárias de titularidade do Município de Entre Rios de Minas, totalizados até a presente data.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_no_35-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do quantitativo de Fiscais de Posturas, Fiscais de Obras e Serviços, Fiscais Tributários, Fiscais de Meio Ambiente e Fiscais de Saúde Pública existentes no Município, bem como o número exatos dos que estão desempenhando esta função atualmente.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_no_36-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Requer a informações sobre a revisão do Plano de Cargos e Salários do Município, que estava em curso desde o início deste mandato e até o presente momento não se findou._x000D_
 Tal questionamento surge por dois fatores importantes, sendo o primeiro para justificar as vagas do concurso público que o Município irá realizar no presente ano, bem como para analisar a recomposição do valor dos vencimentos dos nossos servidores, que já se encontram defasados há bastante tempo.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1527/requerimento_no_37-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1527/requerimento_no_37-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal proceda ao cumprimento do Art. 23 da Lei nº 1.950, de 1º de agosto de 2022, que estabelece as diretrizes para o orçamento vigente. Tendo em vista que o Município publica as informações da folha de pagamento, embora com atrasos no lançamento e de maneira individualizada, sem um totalizador com indicação de dados do número de contratados, efetivos e comissionados, afora o valor global que se paga ao pessoal ativo e inativo de toda a máquina pública, bem como horas extras e gratificações, que se estabeleça, em campo à parte esta informação para a maior ciência de todos os cidadãos de nossa cidade, em respeito ao princípio da publicidade e assegurando a transparência com o gasto público._x000D_
 Ademais, que encaminhe a esta Casa Legislativa, uma relação completa onde conste, até o presente data, informações do número total de Servidores Municipais efetivos e dos contratados, bem como o custo atual da folha de pagamento mensalmente.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1528/requerimento_no_38-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1528/requerimento_no_38-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo encaminhe a esta Casa Legislativa cópias de todos os documentos (empenhos, notas fiscais, controles de passageiros, requerimentos de solicitações, comprovante de realização de viagens, recibos e quaisquer outros que tenham por finalidade prestar contas de viagens realizadas) das empresas terceirizadas que prestam serviços de transporte de passageiros para a Secretaria Municipal de Saúde, emitidos nos anos de 2021, 2022 e 2023, até a presente data.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1529/requerimento_no_39-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1529/requerimento_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a existência de projeto que vise a implementação de saneamento básico no bairro da Gameleira, bem como se existe planejamento para que se realize as obras de pavimentação asfáltica e complementares do mencionado local._x000D_
 Neste sentido, caso haja este planejamento, solicita-se ainda o cronograma de execução das obras que serão realizadas no local, para darmos à população as informações pertinentes sobre tais fatos._x000D_
 Resta salientar que as obras de pavimentação asfáltica e as complementares a esta, proporciona um maior conforto e qualidade de vida a população, pois a mesma melhora as condições de limpeza das vias, o que contribuiu diretamente nos problemas respiratórios ocasionados pelo excesso de poeira, minimiza o risco de enchentes, aumenta a segurança do tráfego, entre outras melhorias.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1530/requerimento_no_41-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1530/requerimento_no_41-2023.pdf</t>
   </si>
   <si>
     <t>Vem este vereador requerer ao Chefe do Executivo Municipal, que esclareça, de maneira clara e objetiva, sem delongas, qual a real situação que levou à aquisição de novo cárter para a Motoniveladora Patrol New Holland RG140B, atribuindo a responsabilidade aos verdadeiros responsáveis pelo sumiço da peça anterior, cumprindo a obrigação constitucional outorgada pelo cargo que ocupa, com respeito à esta Casa Legislativa, à legislação em vigor, ao patrimônio público, ao interesse público, em respeito À VERDADE DOS FATOS.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>Joãozinho Cricri, Rivael Nunes Machado</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1531/requerimento_no_42-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1531/requerimento_no_42-2023.pdf</t>
   </si>
   <si>
     <t>- Que se retirem imediatamente, no prazo máximo de 48 horas, os dispositivos instalados por particulares no Almoxarifado da Prefeitura, se acaso realmente estiverem instalados haja vista que se tratam de câmeras particulares e não de caráter público como a natureza da edificação;_x000D_
 - Que se instale OFICIALMENTE as câmeras para monitoramento devido no local, conforme já solicitado inúmeras vezes por esta Casa Legislativa, inclusive com projeto de lei aprovado nesta Casa, aguardando sanção, de maneira a proteger o patrimônio e resguardar o interesse público, delegando apenas às autoridades municipais o seu monitoramento._x000D_
 - Que se informe a esta Casa Legislativa se foi dada ciência ao Chefe do Poder Executivo Municipal ou Secretário Municipal sobre a existência dos dispositivos e se algum deste detém o acesso ao sistema de monitoramento.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1532/requerimento_no_43-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1532/requerimento_no_43-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a existência de projeto que vise a implementação de saneamento básico no bairro Sassafrás, bem como se existe planejamento para que se realize as obras de pavimentação asfáltica e complementares do mencionado local._x000D_
 Neste sentido, caso haja este planejamento, solicita-se ainda o cronograma de execução das obras que serão realizadas no local, para darmos à população as informações pertinentes sobre tais fatos._x000D_
 Resta salientar que as obras de pavimentação asfáltica e as complementares a esta, proporciona um maior conforto e qualidade de vida a população, pois a mesma melhora as condições de limpeza das vias, o que contribuiu diretamente nos problemas respiratórios ocasionados pelo excesso de poeira, minimiza o risco de enchentes, aumenta a segurança do tráfego, entre outras melhorias.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>Roni Enfermeiro, Denis da Escolinha, Joãozinho Cricri, Levi da Costa Campos, Thiago Itamar Ted</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1533/requerimento_no_44_-_2023.pdf</t>
+    <t>Roni Enfermeiro, Denis da Escolinha, Joãozinho Cricri, Levi da Costa Campos, Thiago Itamar "Ted"</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1533/requerimento_no_44_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a obra de reforma e ampliação da ESF do bairro Castro, discorrendo sobre em que fase a mesma se encontra e qual a previsão de entrega da mesma para a população._x000D_
 Nesse sentido, insta informar ainda que estes signatários destinaram as emendas impositivas para ajudar no custeio da mencionada obra no ano de 2021 e assim, o dinheiro destinado através destas emendas deveria ser gasto no decorrer do exercício 2022, fato que não sabe informar estes subscritores se fora cumprido, o que justifica ainda mais os questionamentos alhures.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1534/requerimento_no_45-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1534/requerimento_no_45-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do planejamento e execução da obra da Creche Municipal do bairro Castro._x000D_
 Tal questionamento surge pois há bastante tempo circulam as informações de que este Executivo Municipal construiria uma creche municipal no mencionado bairro, que a princípio atenderia as crianças que residem nessa localidade e nas demais comunidades rurais de seu entorno._x000D_
 Desta maneira, por ser um assunto que sempre surge como questionamento aos vereadores por parte da população, solicita-se então as informações concretas para que esta dúvida dos Munícipes seja sanada.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1535/requerimento_no_46-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1535/requerimento_no_46-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal encaminhe a esta Casa Legislativa uma relação contendo todas as cirurgias custeadas pelo Município, via Secretaria Municipal de Saúde, do ano de 2020 a 2023, executadas na rede pública e na rede privada, constando nome do paciente, nome do procedimento, médico responsável e instituição onde fora realizada.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1536/requerimento_no_47-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1536/requerimento_no_47-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção ao pedido dos moradores do chacreamento Vovó Edith, na comunidade de Lava-Olhos, em Entre Rios de Minas, requer informações sobre a necessidade de implantação de água aos moradores. Existe hoje uma rede de abastecimento da Copasa até a propriedade do Sr. Túlio Resende, a qual pode ser estendida até o chacreamento, de modo a contemplar os moradores com o insumo._x000D_
 Entendemos algumas limitações jurídicas referentes ao parcelamento de solo no local, mas que a Copasa junto ao Município possam envidar esforços para solucionar a questão do abastecimento no local, pondo fim aos dilema vivido pelos moradores que necessitam do insumo para sua subsistência e higiene pessoal.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1537/requerimento_no_48-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1537/requerimento_no_48-2023.pdf</t>
   </si>
   <si>
     <t>1 – Que se encaminhe a esta Casa Legislativa todas informações do processo licitatório nº 008/2020, contrato nº 017/2020, referente à Empresa Locadora Terramares Ltda.;_x000D_
 2 – Que se encaminhe a esta Casa Legislativa todas informações do processo licitatório nº 0029/2021, contrato nº 0010/2021, referente à Empresa Locadora Terramares Ltda.;_x000D_
 3 – Que sejam encaminhados todos os editais, documentos, atas, termo de homologação, adjudicação e contratos firmados entre o Município e a empresa supramencionada;_x000D_
 4 - Que sejam encaminhadas todas as notas fiscais e empenhos relativos às empresas acima aludidas, bem como aquelas emitidas em pagamento à empresa acima aludidas, bem como aquelas emitidas em pagamento à empresa Locadora Terramares referentes ao Processo Licitatório nº 116/2018;_x000D_
 5 – Que sejam encaminhadas, detalhadamente, todas as medições de obras, parte diárias, relação de horas trabalhadas (discriminadas por equipamento e com o horímetro), apontamentos, relação do serviço desempenhado.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1538/requerimento_no_50-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1538/requerimento_no_50-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da recomposição anual do salário dos servidores do Município, bem como se haverá um aumento real em seus vencimentos, tendo em vista o elevado índice de inflação que vem assolando nosso país nos últimos anos.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_no_51-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_no_51-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a aplicação do piso salarial da enfermagem em nosso Município, tendo em vista a vigência da Lei Federal n° 14.434 de 04 de agosto de 2022, a qual instituiu o novo piso salarial da enfermagem, e ainda tendo em vista a Lei Federal n° 14.581, Sancionada pelo Presidente da República  na última sexta-feira a qual trás 7,3 bilhões de reais para que o piso salarial desta categoria seja pago, bem como a regulamentação do Ministério da Saúde para  distribuição aos Estados e Municípios._x000D_
 Assim, surge ainda os seguintes questionamentos sobre quando o Município vai aplicar o novo Piso Salarial da Enfermagem, de que forma se dará essa aplicação, se será necessária a mudança da legislação em vigor (plano de cargos e salários do Município), e ainda como será o repasse ao Hospital Cassiano Campolina.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>Joãozinho Cricri, Denis da Escolinha</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1589/requerimento_no_52-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1589/requerimento_no_52-2023.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma MOÇÃO DE APLAUSO ao Entrerriense Futebol Clube, o amado Ribeiro da Silva Futebol Clube, em face das comemorações pelos cem anos do time, a serem celebrados por toda sociedade entrerriana no mês de julho de 2023, haja vista os memoráveis episódios que uniram seus integrantes pela prática desportiva e os princípios de civilidade, amizade e cordialidade entre os seus.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_no_53-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_no_53-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal informe a esta Casa Legislativa qual a real situação das obras de restauração do Paço Municipal, antiga sede da Prefeitura Municipal localizada na Praça Coronel Joaquim Resende nº 89, considerando seu andamento e entraves para reabertura, qual foi a quantia de recursos aportados na execução da obra, qual a situação do contrato com a empresa responsável e quais são ainda as necessidades para que a referida seja reaberta a população._x000D_
 Que se encaminhe cópias dos documentos, incluindo notificações, empenhos, notas fiscais e relatórios técnicos para apreciação dos vereadores desta Casa Legislativa._x000D_
 Destaca-se que o edifício encontra-se com suas janelas abertas e presença de morcegos, o que pode gerar danos às estruturas já restauradas como o assoalho, sendo primordial que o Município envide esforços para a conservação da sua integridade e não se incorra em mais dispêndios pela ausência de atenção ao prédio em questão.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_no_54-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_no_54-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal informe a esta Casa Legislativa qual a real situação das obras antiga sede da Prefeitura Municipal localizada na Rua Monsenhor Leão nº 110, considerando seu andamento e entraves para reabertura, qual foi a quantia de recursos aportados na execução da obra, qual a situação do contrato com a empresa responsável e quais são ainda as necessidades para que a referida seja reaberta a população._x000D_
 Que se encaminhe cópias dos documentos, incluindo notificações, empenhos, notas fiscais e relatórios técnicos para apreciação dos vereadores desta Casa Legislativa._x000D_
 Por se tratar de um edifício alugado e pelas referidas obras de restauração ainda não apresentarem data final, requer este signatário que tal obra possa ser finalizada de maneira mais célere, seja para uso do Executivo Municipal, seja para a devolução ao seu proprietário.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1592/requerimento_no_55-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1592/requerimento_no_55-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o saldo atualizado existente na conta da CFEM._x000D_
 Apesar de recentemente outro membro desta Casa Legislativa ter solicitado o saldo de todas as contas do Município, por se tratar de um recurso que mensalmente é repassado, busca-se saber o saldo atual, para saber os futuros investimentos que serão realizados com este dinheiro.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1593/requerimento_no_56-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1593/requerimento_no_56-2023.pdf</t>
   </si>
   <si>
     <t>Considerando a Deliberação n°4.178 de 16 de maio 2023 a qual aprova os critérios de inscrição, habilitação e contemplação das obras dos Municípios do Estado de Minas Gerais para o recebimento de incentivo estadual para financiamento de Unidades de Saúde Básicas de Saúde (UBS) no ano de 2023, requer:_x000D_
 Que o Executivo Municipal se atente ao prazo de inscrição deste programa para que possamos ser contemplados com a construção de uma nova UBS para assim melhor atender os anseios da população entrerriana no que tange a Saúde, e ainda requer que a possível construção desta Unidade Básica de Saúde seja realizada no bairro Castro, tendo em vista que atualmente o Município tem que arcar com o custo de locação de um imóvel para que funcione a ESF do mencionado bairro.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1594/requerimento_no_57-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1594/requerimento_no_57-2023.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma MOÇÃO DE APLAUSO a todos os servidores públicos municipais que atuam como garis, coletores de lixo e na triagem e compostagem do lixo do Município. Que possam ser homenageados diante de tão importante labor para a nossa sociedade, atuando diuturnamente no recolhimento de resíduos sólidos, assegurando o bem-estar social e a preservação do Meio Ambiente.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1595/requerimento_no_58-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1595/requerimento_no_58-2023.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma MOÇÃO DE APLAUSO ao Clube da Terceira Idade, executado pelo Município de Entre Rios de Minas, ante a grande importância para o fortalecimento de vínculos, para a garantia do bem estar de todas as pessoas participantes e seus familiares, em um amplo trabalho .</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1596/requerimento_no_59-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1596/requerimento_no_59-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a este egrégio Poder Executivo Municipal que possa encaminhar todas as rotas do transporte escolar, de forma que se encaminhe cada rota de forma individualizada, com a quilometragem correspondente e a empresa responsável. Que informe ainda qual foi a forma de licitação adotada para cada rota, bem como a relação de todos os pagamentos efetuados desde o mês de janeiro de 2021 até a presente data._x000D_
 Justifica-se o presente diante da ação fiscalizadora desta Casa Legislativa, de modo que possamos entender a dinâmica do transporte escolar, em face do interesse público e ouvida a população.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1597/requerimento_no_60-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1597/requerimento_no_60-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a este egrégio Poder Executivo Municipal que possa encaminhar todas as informações acerca do transporte terceirizado da Secretaria Municipal de Saúde, de forma que se encaminhe cada contrato de forma individualizado, demonstrando a forma como se dá o pagamento pela quilometragem correspondente a cada viagem. Que informe ainda qual foi a forma de licitação adotada para cada prestador de serviço, bem como a relação de todos os pagamentos efetuados desde o mês de janeiro de 2021 até a presente data._x000D_
 Justifica-se o presente diante da ação fiscalizadora desta Casa Legislativa, de modo que possamos entender a dinâmica do transporte na saúde, em face do interesse público, tendo ouvido a população.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1598/requerimento_no_61-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1598/requerimento_no_61-2023.pdf</t>
   </si>
   <si>
     <t>Que o Município de Entre Rios de Minas informe a esta Casa Legislativa se foi quitada a Taxa correspondente ao ECAD para a realização do evento “Sábado de Aleluia”, promovido pela Secretaria Municipal de Cultura, Esporte, Lazer e Turismo da Prefeitura Municipal de Entre Rios de Minas no dia 08 de abril do corrente ano, cuja dupla que se apresentou foi Henrique Octávio e Eduardo. _x000D_
 Justifica-se o presente diante da ação fiscalizadora desta Casa Legislativa, de modo que possamos entender se houve o cumprimento desta obrigação legal por parte do Município, em face do interesse público</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1599/requerimento_no_62-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1599/requerimento_no_62-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção ao pedido da APAE de Entre Rios de Minas, vimos requerer ao egrégio Poder Executivo Municipal que possa informar a esta Casa Legislativa quando o Município pretende cumprir o Art. 11 da Lei N° 1.952, DE 18 DE OUTUBRO DE 2022, a qual "Dispõe sobre a Política Municipal de Acessibilidade à Pessoa com Deficiência no âmbito do Município de Entre Rios de Minas e dá outras providências”, o qual descrevemos a seguir:_x000D_
 Art. 11 - O Município deverá criar o Conselho Municipal dos Direitos da Pessoa com Deficiência para atuar na deliberação das políticas públicas de assistência à pessoa com deficiência, assegurando a paridade entre representantes do governo e da sociedade civil em sua composição, de modo a preservar o direito à  igualdade da pessoa com deficiência.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>Requer informações acerca do montante gasto com a aquisição de peças de veículos da frota Municipal no período correspondente entre o mês de janeiro de 2017 até o mês de dezembro de 2020, bem como os processos licitatórios referente a aquisição destas peças no decorrer deste período.  _x000D_
 _x000D_
 Ademais, solicita-se ainda toda requisição exarada pelo responsável pelo setor a Secretaria de Administração, Finanças e Orçamento, e ainda todos os empenhos relativos aos pagamentos efetuados._x000D_
 _x000D_
 Justifica-se o presente diante da ação fiscalizadora desta Casa Legislativa, de modo que possamos entender como se deu a aquisição das mesmas, bem como foi realizado esta aquisição por parte do Município, em face do interesse público.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1635/requerimento_no_64-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1635/requerimento_no_64-2023.pdf</t>
   </si>
   <si>
     <t>Requer a documentação referente a todas as partes-diárias recebidas pelos motoristas da Saúde no período correspondente ao ano de 2017 até o mês de dezembro de 2020, que tal documentação seja encaminhada com todos os empenhos e requisição destas, bem como a folha de ponto e marcação de viagem, que comprove a diária de cada motorista.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1636/requerimento_no_65-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1636/requerimento_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Requer a documentação referente ao pagamento realizado à empresa Sr. Dinho, por horas trabalhadas na manutenção dos veículos da frota municipal, individualizando os prestadores de serviços, em especial aqueles que davam manutenção nas máquinas pesadas, o qual corresponde ao período de janeiro de 2017 até dezembro de 2020, que tal documentação seja acompanhada do apontamento de horas trabalhadas, bem como a marcação dos dias que tal empresa prestou serviço no Município, e ainda o processo licitatório realizado para a contratação da mesma._x000D_
 Ademais, solicita-se ainda o empenho referente a cada pagamento realizado à supramencionada empresa, bem como a requisição exarada pelo responsável do departamento de transporte à época, destinada à secretaria de Administração, Finanças e Planejamento.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1637/requerimento_no_66-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1637/requerimento_no_66-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a situação de reforma dos grupos escolares que servem como seções eleitorais de nosso Município, haja vista o decorrer do prazo que ficou estabelecido na reunião realizada entre os representantes da Administração Pública, da 106ª Zona Eleitoral do TRE-MG, bem como os representantes do Legislativo e ainda os líderes partidários desta cidade._x000D_
 Neste sentido, vale ressaltar que o nosso Município se comprometeu em realizar um plano de revitalização/reforma destes prédios para que possamos manter tais seções em pleno funcionamento, fato que leva praticidade e comodidade à nossa população da nossa Zona Rural.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_no_67-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_no_67-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do montante gasto com peças de reposição dos Caminhões da marca Mercedes cujas as placas são as seguintes: KTC-8J59 e KPC-8959._x000D_
 Tal documentação requerida compreende-se ao período de janeiro de 2017 a dezembro de 2020, e desta forma deverá ser acompanhada do processo licitatório, das requisições e ainda das notas de empenho.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>68</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_no_68-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_no_68-2023.pdf</t>
   </si>
   <si>
     <t>Requer o relatório anual de peças de veículos e máquinas adquiridas pelo Poder Executivo, no período correspondente ao mês de janeiro de 2017 até o mês de dezembro de 2020._x000D_
 Tal relatório deverá ser disponibilizado de forma individual e discriminada de cada veículo e Máquina pertencente ao Município.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>69</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1640/reuerimento_no_69-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1640/reuerimento_no_69-2023.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento a esta Casa Legislativa de um relatório anual que demonstre a aquisição de peças de veículos da frota municipal, de maneira individualizada por modelo e placa, nos períodos correspondente às gestões do Departamento de Transportes cujos responsáveis eram os Srs. Rivael Nunes Machado, Heraldo Braga dos Santos e Wagner Junior Miranda._x000D_
 Tal documentação requerida compreende-se ao período de janeiro de 2017 à presente data, e desta forma deverá ser acompanhada do processo licitatório, das requisições e ainda das notas de empenho.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>70</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1641/requerimento_no_70-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1641/requerimento_no_70-2023.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento a esta Casa Legislativa de um relatório que contenha o cadastro de veículos da frota municipal, com seus respectivos números de motores cadastrados. _x000D_
 No caso de substituição de motor, que apresente a Nota Fiscal do novo motor utilizado, bem como o comprovante de inspeção realizada no Detran-MG e no Inmetro._x000D_
 Tal requerimento aborda os períodos correspondentes às gestões do Departamento de Transportes cujos responsáveis eram os Srs. Rivael Nunes Machado, Heraldo Braga dos Santos e Wagner Junior Miranda._x000D_
 Tal documentação requerida compreende-se ao período de janeiro de 2017 à presente data, e desta forma deverá ser acompanhada do processo licitatório, das requisições e ainda das notas de empenho.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>71</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1642/requerimento_no_71-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1642/requerimento_no_71-2023.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento a esta Casa Legislativa de um relatório que contenha as diárias apontadas e horas extras pagas aos motoristas pelos servidores Rivael Nunes Machado, Heraldo Braga dos Santos e Wagner Junior Miranda nos períodos de janeiro de 2017 até a presente data, acompanhando toda a documentação comprobatória, como requisições, comprovantes e outros instrumentos, bem como as notas de empenho.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>72</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/requerimento_no_72-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/requerimento_no_72-2023.pdf</t>
   </si>
   <si>
     <t>Requer as imagens das câmeras de monitoramento do Almoxarifado Municipal referente ao dia 03/07/2023, no período que compreende entre as 9:00 h até as 12:00 h.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>73</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1644/requerimento_no_73-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1644/requerimento_no_73-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o montante gasto no período de janeiro de 2017 a dezembro de 2022 com combustível da frota municipal, apontando o valor gasto por cada veículo/Máquina do Município neste período, bem como que se informe o responsável pelo o abastecimento diário.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>74</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1645/requerimento_no_74-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1645/requerimento_no_74-2023.pdf</t>
   </si>
   <si>
     <t>Requer  informações acerca da entrega de como é realizada a dispensação das tiras de glicosímetro aos pacientes, se essa entrega pode ser realizada a terceiros ou somente ao paciente, e no caso de ser permitida a entrega a terceiros, qual é o critério utilizado para essa prática. _x000D_
 Ademais, solicita-se ainda esclarecimentos sobre qual é o quesito utilizado para que os pacientes sejam contemplados com essas fitas, bem como requer que V. Exa. possa disponibilizar a lista de pessoas que foram contempladas com essas fitas de medição de glicose no último ano, a qual deverá ser acompanhada de uma lista que contenha o responsável pela retirada das fitas de cada paciente, podendo ser o mesmo ou o terceiro, como já mencionado.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>75</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_no_75-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_no_75-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca de quais Emendas Impositivas referentes ao ano de 2023 foram cumpridas até o presente momento, bem como o cronograma de execução daquelas que ainda estão pendentes.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>79</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1647/requerimento_no_79-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1647/requerimento_no_79-2023.pdf</t>
   </si>
   <si>
     <t>Requerem informações sobre quais medidas serão tomadas pelo Poder Executivo Municipal em razão da não realização da ranqueada do Cavalo Campolina na 63ª Festa da Colheita._x000D_
 Entendem estes signatários, com base no processo licitatório e contrato firmado com a empresa que se sagrou vencedora do referido certame, que tal serviço deveria ser prestado, pois o mesmo foi devidamente contratado e pago, entretanto pelos motivos explicados via nota pública nos canais de comunicação de internet deste Executivo, abre-se o precedente para questionar se o erário será ressarcido parcialmente ou integralmente do custo da mencionada Ranqueada que não ocorreu.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>80</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1648/requerimento_no_80-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1648/requerimento_no_80-2023.pdf</t>
   </si>
   <si>
     <t>Requerem informações acerca da quantidade de seguranças (ou brigadistas) lotados no Parque de Exposição Paulo Miranda de Resende, bem como a estimativa de público presente nos dias 27, 28, 29 e 30 de julho (de quinta a domingo), durante a realização da 63ª Festa da Colheita e que ainda seja disponibilizado de forma individualizada o público presente em cada um destes dias._x000D_
 Solicita-se ainda as seguintes informações/documentações:_x000D_
 - Número completo de seguranças que estiveram presentes no evento, de forma individualizada por cada dia, bem como uma lista com o nome completo de todos, acompanhada da documentação pessoal;_x000D_
 - Se tais seguranças cumprem os requisitos esculpidos no art. 19 da portaria n° 18.045/2023 da Polícia Federal;_x000D_
 - Nota fiscal do pagamento que a PPR Agência Turística de Promoções e Eventos LTDA, inscrita sob o CNPJ nº 07.342.749/0001-66 fez a empresa que prestou o serviço de segurança na 63ª Festa da Colheita;_x000D_
 (...)</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>81</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1649/requerimento_no_81-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1649/requerimento_no_81-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa encaminhar a esta Casa Legislativa informações sobre o andamento do Programa de Regularização Fundiária (REURB) que vinha sendo desenvolvido no bairro Castro, haja vista a grande demanda por parte dos moradores na regularização dos seus imóveis._x000D_
 Ressalta-se que tal questionamento é rotineiro nesta Casa Legislativa, sendo objeto de vários requerimentos anteriores, o qual venho explanar que a última resposta enviada a esta Câmara basicamente aludia que o Município já tinha realizado o cadastramento das famílias do mencionado local com intuito de identificar aquelas pessoas que seriam beneficiárias, bem como que já foi feito o levantamento topográfico com o enquadramento dos terrenos (no que tange às dimensões métricas). Por fim, foi informado que o Município estaria buscando determinar a titularidade dos imóveis passíveis a serem regularizados pelo REURB.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>82</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1650/requerimento_no_82-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1650/requerimento_no_82-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca das obras de pavimentação das ruas Pedro Salsem e Papa João Paulo II, no Bairro Sassafrás, obras estas para as quais o Deputado Estadual Zé Silva destinou o montante de R$ 250.000,00 (duzentos e cinquenta mil reais) para que fossem realizadas._x000D_
 Assim, a título de melhor informar a população do mencionado bairro, necessita-se dos seguintes esclarecimentos:_x000D_
 - Ambas as vias serão contempladas com a pavimentação asfáltica e demais obras complementares (rede pluvial, rede de esgoto, sarjetas, meios-fios e calçadas)?;_x000D_
 - Qual a atual fase de execução que tais obras se encontram, se existe alguma parte já finalizada e, se sim, quais?;_x000D_
 - Toda a extensão das mencionadas vias serão contempladas?_x000D_
 - Qual o valor total de tais obras?_x000D_
 Tal questionamento também busca elucidar a este signatário se o dinheiro encaminhado através de seu Deputado Federal está sendo utilizado na referida obra.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/requerimento_no_83-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/requerimento_no_83-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de quais vias públicas serão contempladas com o valor requisitado no Projeto de Lei n° 34-2023, o qual solicita a abertura de crédito suplementar especial correspondente ao montante de R$ 1.152.500,00 (um milhão cento e cinquenta e dois mil e quinhentos reais)._x000D_
 Neste sentido, busca-se entender quais locais da cidade serão contemplados com as referidas obras de pavimentação, de forma individualizada, indicando ainda em que bairro cada via se encontra, bem como se os projetos de pavimentação serão executados em sua integralidade, contendo rede pluvial, rede de esgoto, sarjetas e meio-fios.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1652/requerimento_no_84-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1652/requerimento_no_84-2023.pdf</t>
   </si>
   <si>
     <t>Requerem informações acerca dos servidores responsáveis pela fiscalização do cumprimento o edital da Festa da Colheita, assim solicita-se as seguintes informações/documentações:_x000D_
 - Qual foi o servidor da Secretaria Municipal de Cultura, Esporte, Lazer e Turismo designado para tal função?_x000D_
 - Qual foi o servidor da Secretaria Municipal de Desenvolvimento Sustentável designado para tal função?_x000D_
 - Foi aferido por algum destes servidores alguma irregularidade no cumprimento do edital proposto no processo licitatório? _x000D_
 - Que seja encaminhada a esta Casa Legislativa, de forma detalhada, o relatório realizado por cada servidor responsável pela fiscalização dos itens do edital da Festa da Colheita, bem como que se aponte as irregularidades aferidas (caso haja)</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1653/requerimento_no_85-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1653/requerimento_no_85-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a pavimentação asfáltica da via de acesso e das demais ruas da comunidade da Gameleira._x000D_
 Neste sentido, busca-se informações se tal pavimentação se encontra no cronograma da Secretaria de Obras e Infraestrutura, se já existem os projetos para tais intervenções, fontes de recursos e, em caso de resposta positiva, qual o prazo para o início e fim das mencionadas obras._x000D_
 Destaca-se que esta é uma demanda de longa data desta Casa Legislativa, bem como de toda a população da supramencionada comunidade e ainda deste signatário, que vem buscando a pavimentação da localidade desde os primeiros dias de seu mandato._x000D_
 Ademais, requer ainda, que durante a época de seca que atravessamos, que este Executivo, como forma de minimizar a poeira no local e consequentemente a propagação das doenças respiratórias, que envie o caminhão pipa até a mencionada comunidade duas vezes por semana, até que a obra de fato venha a ocorrer.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1654/requerimento_no_86-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1654/requerimento_no_86-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca das obras que seriam realizadas próxima a casa do falecido Sr. Pirola, localizada na comunidade da Gameleira, destacando o que está sendo feito para a resolução do problema, este que é recorrente e de conhecimento do Poder Público Municipal._x000D_
 Destaca-se que o período de seca cujo qual atravessamos é o ideal para a realização das obras necessários no local, qual seja uma rede de drenagem mais eficiente, bem como a limpeza da represa da “Ana Paula”_x000D_
 Assim, solicita este subscrevente a resposta sobre a referida indagação dentro do prazo legal, para saber quais são as providências que serão adotadas pelo Poder Executivo Municipal, a fim de evitar as rotineiras enchentes que ali ocorrem na época das chuvas.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1655/requerimento_no_87-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1655/requerimento_no_87-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca das obras que devem ser realizadas no decorrer de toda a extensão do Córrego do Batata, destacando o que está sendo feito para a resolução do problema, este que é recorrente e de conhecimento do Poder Público Municipal e que todo ano na época das chuvas vem comprometendo a vida das pessoas que moram em sua proximidade._x000D_
 Requer também informações acerca das obras de retirada do esgoto sanitário que é despejado ao longo de toda sua extensão._x000D_
 Desta maneira, solicita este subscrevente as respostas cabíveis sobres estas situações, para saber quais são as providências que serão adotadas pelo Poder Executivo Municipal, e levar tais informações ao conhecimento de toda a população.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1656/requerimento_no_88-2023.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1656/requerimento_no_88-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do que se restou definido pela Secretaria Municipal de Saúde após as conversas realizadas para aumentar o quantitativo de Exames laboratoriais eletivos que são disponibilizados pelo Município.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>Roni Enfermeiro, Thiago Itamar Ted</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/requerimento_n_89-2023_-_roni_e_thiago.pdf</t>
+    <t>Roni Enfermeiro, Thiago Itamar "Ted"</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/requerimento_n_89-2023_-_roni_e_thiago.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma MOÇÃO DE APLAUSO à Associação dos Moradores Sem Casa (Amsca), sua diretoria e membros, pela_x000D_
 conclusão das obras do residencial Dom Luciano Mendes de Almeida, haja vista sua grande relevância pela promoção da habitação popular em nossa cidade, oferecendo a moradia digna às pessoas de baixa renda em nosso Município.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1816/requerimento_n_90-2023_-_roni_e_thiago.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1816/requerimento_n_90-2023_-_roni_e_thiago.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma MOÇÃO DE APLAUSO ao Sr. Rodolfo Erich Andrade Coelho, pelo resgate da identidade e da cultura entrerriana por meio do projeto "Memória Entre Rios" o qual divulga com profundo esmero e apreço as páginas da memória de nossa gente, publicando episódios marcantes das últimas décadas, gerando extrema comoção social.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_n_91-2023_-_rodrigo_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_n_91-2023_-_rodrigo_.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma MOÇÃO DE APLAUSO ao Mestre Casquinha, professor de capoeira que atuou em diversos projetos dentro de nosso Município, os quais ensinava essa arte-marcial da cultura popular de nossos antepassados, e que também é reconhecida como_x000D_
 esporte, e ainda envolve danças e músicas. Assim, por seu compromisso e dedicação com a nossa comunidade faz-se merecida essa homenagem.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/requerimento_n_92-2023_-_rodrigo_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/requerimento_n_92-2023_-_rodrigo_.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo possa tomar as providências cabíveis para a retirada da taxa de iluminação pública que vem sendo cobrada de forma indevida aos moradores da zona rural de nosso município, observando o que dispõe o art. 30 da Lei Municipal n° 1.876/2020, a qual instituiu a cobrança desta taxa._x000D_
 Requer ainda que sejam disponibilizadas aos consumidores rurais o procedimento para desfazer a cobrança indevida, bem como de que forma se dará o_x000D_
 ressarcimento dos valores pagos indevidamente.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1819/requerimento_n_93-2023_-_joao_goncalves_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1819/requerimento_n_93-2023_-_joao_goncalves_.pdf</t>
   </si>
   <si>
     <t>1 - Que se encaminhe a esta Casa Legislativa todas informações do processo_x000D_
 licitatório n° 008/2020, contrato n° 017/2020, referente à Empresa Locadora Terramares_x000D_
 Ltda._x000D_
 2 - Que se encaminhe a esta Casa Legislativa todas informações do processo_x000D_
 licitatório n° 0029/2021, contrato n° 0010/2021, referente à Empresa Locadora Terramares_x000D_
 Ltda., _x000D_
 3 - Que sejam encaminhados todos os editais, documentos, atas, termo de_x000D_
 homologação, adjudicação e contratos firmados entre o Município e a empresa, inclusive os que foram realizados através de adesão de atas._x000D_
 4 - Que sejam encaminhadas todas as notas fiscais e empenhos relativos às_x000D_
 empresas, bem como aquelas emitidas em pagamento à empresa._x000D_
 5- Que sejam encaminhadas, detalhadamente, todas as medições de obras, parte diárias, relação de horas trabalhadas (discriminadas por equipamento e com o horímetro), apontamentos, relação do serviço desempenhado, bem como todos os demais elementos que levaram ao pagamento.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Solicita informações acerca do que motivou este Executivo Municipal a proceder um novo processo licitatório que visa atender a demanda da Secretaria_x000D_
 Municipal de Saúde, para a contratação de uma nova empresa que realizará as análises periódicas de qualidade da água fornecida pela Companhia de_x000D_
 Saneamento de Minas Gerais - COPASA.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>Joãozinho Cricri, Denis da Escolinha, Juquinha do Táxi, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Thiago Itamar Ted</t>
+    <t>Joãozinho Cricri, Denis da Escolinha, Juquinha do Táxi, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Thiago Itamar "Ted"</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada a esta Casa Legislativa a cópia das Requisições de peças de reposição (manutenção) dos veículos da frota municipal, realizadas no período correspondente a janeiro de 2021 até o presente momento. Requer ainda que se informe o que foi gasto com os seguintes veículos durante o mesmo período._x000D_
 _x000D_
 Veículos/Placas:_x000D_
 • RFB-3A52; PXZ-7078; ORC-9175; PZL-4828; GZV-3306; KTC-8J59;_x000D_
 RFA-9I32; QOF-9744; QOF-9750; QXK-3240; OXG-9468; RFB - 3A58;_x000D_
 PWD - 4469; QXR - 6E91; PUA - 4255; GSY-2I25._x000D_
 _x000D_
 Ademais, solicita também todo o montante e as peças gastas com a_x000D_
 Retroescavadeira, Patrol da marca Caterpillar e Patrol de marca New Holland.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1822/requerimento_n_96-2023_-_levi.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1822/requerimento_n_96-2023_-_levi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as medidas que serão tomadas pelo descumprimento no item 6.2.8.4 do contrato de n° 017/2023, advindo do processo_x000D_
 licitatório n° 020/2023, pregão eletrônico n° 014/2023 e edital de licitação n° 008/2023, onde se sagrou vencedora a empresa PPR Agência Turística de_x000D_
 Promoção e Eventos LTDA, a qual foi a responsável pela execução da 63' Festa da Colheita.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1823/requerimento_n_97-2023_-_joao_goncalves_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1823/requerimento_n_97-2023_-_joao_goncalves_.pdf</t>
   </si>
   <si>
     <t>Que o Município encaminhe a esta Casa Legislativa as cópias de partes diária e empenho de cada máquina locada/contratada pelo Poder Executivo Municipal, referente ao Processo Licitatório n° 075/2021, Pregão Eletrônico n° 002/2021, Registro de Preço n° 024/2021 e Edital de Licitação n° 03/2021, os quais está relacionado ao Contrato n° 083/2022, formulado entre o Município e a empresa Locadora Terramares - LTDA._x000D_
 Requer que seja encaminhado toda a documentação, onde conste o nome e assinatura do apontador responsável, as horas efetivamente trabalhadas, a(s) máquina(s) utilizada(s), o local onde a tais equipamentos prestaram o(s) serviço(s), bem como a especificação de cada obra realizada._x000D_
 Que informe também quem são os responsáveis por realizar os apontamentos_x000D_
 de horas de máquinas trabalhadas, bem como da fiscalização dos serviços_x000D_
 realizados. Ademais, que encaminhe também os memoriais de todas as intervenções_x000D_
 s" realizadas, assim como os cronograma físico-financeiro de cada obra.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Que o Município de Entre Rios de Minas encaminhe a esta Casa Legislativa a cópia das folhas de ponto e de pagamento do servidor Wagner Junior Miranda, Diretor do Departamento de Transportes, referente aos meses de junho, julho, agosto e setembro de 2023._x000D_
 Ademais, que encaminhe quaisquer justificativas para que o servidor não esteja atuando em seu posto de trabalho, bem como as cópias de portarias que estabelecem os cronogramas de férias dos meses citados e ainda a cópia da portaria que nomeou seu substituto em todas as ocasiões de ausência do mesmo, caso hajam.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1825/requerimento_n_99-2023_-_rodrigo.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1825/requerimento_n_99-2023_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca de quantos pediatras atualmente atendem em nosso Município, bem como que se encaminhe a esta Casa Legislativa o_x000D_
 cronograma de atendimento destes, contendo em quais ESFs acontecem as consultas, bem como o quantas crianças são atendidas em média por dia._x000D_
 Requer ainda que o este Executivo Municipal possa aumentar o número de atendimentos de urgência realizados pelo(s) pediatra(s), haja vista que segundo informações do munícipes, bem como já presenciado por este signatário atualmente são ofertadas somente duas vagas emergências por dia.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1826/requerimento_n_100-2023_-_denis.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1826/requerimento_n_100-2023_-_denis.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do motivo que gerou a redução dos valores recebidos pela Secretaria de Cultura, Esporte, Lazer e Turismo referente ao ICMS_x000D_
 esportivo no presente ano, se tal fato se originou pela falta de repasse do Governo Federal ou Estadual ou se deu por algum outro motivo.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/requerimento_n_101-2023_-_todos.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/requerimento_n_101-2023_-_todos.pdf</t>
   </si>
   <si>
     <t>Que informem ao Poder Legislativo Municipal quais as razões adotadas para que se procedesse à regulamentação do Piso da Enfermagem no Município de Entre Rios de Minas sem a necessidade de lei autorizativa para o repasse de recursos._x000D_
 Que informem a razão por considerar o repasse aos servidores apenas a titulo de assistência financeira e não optar pela alteração do salário base de modo a atingir o piso dos referidos profissionais, sobretudo sem a sanção de lei que ofereça segurança jurídica aos servidores._x000D_
 Que informem quais as dotações orçamentárias serão utilizadas para a alocação dos recursos recebidos a título de assistência financeira e de que maneira se fará a destinação dos recursos para pagamento em termos orçamentários. Havia tal previsão na lei orçamentária vigente?_x000D_
 Que informe qual a previsão para a alteração do regime jurídico dos servidores para o cumprimento da Emenda Constitucional n° 127/2022, haja vista o seu caráter impositivo.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>MATÉRIA RETIRADA PELO AUTOR.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_n_103-2023_-_rodrigo_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_n_103-2023_-_rodrigo_.pdf</t>
   </si>
   <si>
     <t>Vem propor uma Moção de Apoio ao Congresso Nacional, em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>Levi da Costa Campos, Rodrigo de Paula Santos Silva, Thiago Itamar Ted</t>
+    <t>Levi da Costa Campos, Rodrigo de Paula Santos Silva, Thiago Itamar "Ted"</t>
   </si>
   <si>
     <t>MATÉRIA CANCELADA PELOS AUTORES.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>Joãozinho Cricri, Levi da Costa Campos, Rivael Nunes Machado, Thiago Itamar Ted</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1831/requerimento_n_105-2023_-_rivael_ted_joao_e_levi.pdf</t>
+    <t>Joãozinho Cricri, Levi da Costa Campos, Rivael Nunes Machado, Thiago Itamar "Ted"</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1831/requerimento_n_105-2023_-_rivael_ted_joao_e_levi.pdf</t>
   </si>
   <si>
     <t>Reitera, pela segunda vez, a resposta aos requerimentos nº 48/2023 e nº 93/2023. Que encaminhe as informações referentes a pavimentação das seguintes vias: Rua Luiz Fernandes Rodrigues, Rua Santa Terezinha, Rua Padre Milton Rodrigues Malta e Rua da Conquista, no Bairro Padre Vitor; Rua Califórnia e Rua Palestina, Bairro Cachoeira; Avenida Tiradentes, Bairro Cachoeira; Avenida Tiradentes, Bairro São Vicente (inclui estacionamento do Centro de Ensino Infantil Geralda Vieira de Melo); Rua Rui Barbosa de Araújo, Bairro Sassafrás; Rua Donato de Oliveira Resende e Rua João Luiz Gonçalves, Comunidade do Colônia;</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal encaminhe a esta Casa Legislativa uma atualização sobre em que situação se encontra a proposta de realização de concurso público no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_n_107-2023_-_thiago_e_levi.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_n_107-2023_-_thiago_e_levi.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da portaria de n° 183/2023 a qual V. Exa. designou o Sr. Alexandre Resende de Sousa para assumir a Secretaria de Desenvolvimento Sustentável, no sentido de saber se tal servidor preenche os requisitos esculpidos no art. 72° da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>Denis da Escolinha, Franklin William, Joãozinho Cricri, Juquinha do Táxi, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Roni Enfermeiro, Thiago Itamar Ted</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1834/requerimento_n_108-2023_-_todos.pdf</t>
+    <t>Denis da Escolinha, Franklin William, Joãozinho Cricri, Juquinha do Táxi, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Roni Enfermeiro, Thiago Itamar "Ted"</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1834/requerimento_n_108-2023_-_todos.pdf</t>
   </si>
   <si>
     <t>Que o Município possa instituir as comissões para a concessão da progressões asseguradas por lei aos servidores públicos da Prefeitura de Entre Rios de Minas, nos termos do que preceituam os planos de cargos e vencimentos de todos os servidores, dispostos nas leis municipais complementares nº 1.591/2011, nº 1.592/2011 e nº 1.595/2011.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1835/requerimento_n_109-2023_-_todos.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1835/requerimento_n_109-2023_-_todos.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa informar a esta Casa Legislativa a respeito da situação de investimentos em reformas de quadras esportivas do Município, diante da lamentável situação em que as mesmas se encontram, haja vista a constante reclamação de parte da população sobre o descaso com estes importantes equipamentos públicos destinados ao esporte.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1836/requerimento_n_110-2023_-_todos_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1836/requerimento_n_110-2023_-_todos_.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a situação de reforma dos grupos escolares que servem como seções eleitorais de nosso Município.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/requerimento_n_111-2023_-_todos_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/requerimento_n_111-2023_-_todos_.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal informe a esta Casa Legislativa a situação da obra de reforma da sede da Prefeitura Municipal de Entre Rios de Minas,_x000D_
 localizada na Rua Monsenhor Leão.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1838/requerimento_n_112-2023_-_todos.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1838/requerimento_n_112-2023_-_todos.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa encaminhar denúncia ao Ministério Público de Contas referente ao descumprimento das emendas impositivas apresentadas pelos vereadores na Lei Municipal n° 1918, de 16 de dezembro de 2021, a qual "Dispõe sobre o Orçamento do Município de Entre Rios de Minas para o exercício de 2022".</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1839/requerimento_n_113-2023_-_todos_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1839/requerimento_n_113-2023_-_todos_.pdf</t>
   </si>
   <si>
     <t>Reitera o Requerimento n° 75/2023, o qual pleiteia informações acerca de quais Emendas Impositivas referentes ao ano de 2023 foram cumpridas até o presente momento, bem como o cronograma de execução daquelas que ainda estão pendentes.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_n_114-2023_-_todos.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_n_114-2023_-_todos.pdf</t>
   </si>
   <si>
     <t>Requerem o encaminhamento de uma listagem completa contendo todos os fornecedores os quais o Município de Entre Rios de Minas - MG encontra-se com algum tipo de débito a pagar até a presente data.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_n_115-2023_-_todos.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_n_115-2023_-_todos.pdf</t>
   </si>
   <si>
     <t>Requer que se encaminhe a esta Casa Legislativa, de forma imediata no prazo de 48 (quarenta e oito) horas, as respostas pertinentes aos requerimentos aprovados pelo plenário desta Casa Legislativa e posteriormente encaminhados ao chefe do Poder Executivo, que se encontram fora do prazo estabelecido pela Lei Orgânica do Municipal.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_n_116-2023_-_rodrigo_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_n_116-2023_-_rodrigo_.pdf</t>
   </si>
   <si>
     <t>A CONVOCAÇÃO da Sra. Secretária Municipal de Saúde e Assistência Social, Elaine Emanuela Silva Ferreira, para que possa comparecer à próxima_x000D_
 reunião ordinária, a ser realizada no dia 05 de dezembro de 2023 (terça-feira), às 19h, de maneira a prestar informações acerca de seu departamento, bem como outros assuntos de interesse dos nobres vereadores que se fizerem presentes na sessão.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1843/requerimento_n_117-2023_-_rodrigo.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1843/requerimento_n_117-2023_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Requer informações pertinentes aos atendimentos prestados pelo setor de Fisioterapia Municipal.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1844/requerimento_n_118-2023_-_rodrigo.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1844/requerimento_n_118-2023_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da existência de um cronograma de obras que visa atender a Rua Inês Assis, localizada no bairro Sassafrás.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>Thiago Itamar Ted, Joãozinho Cricri, Larissa Rodrigues</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_no_18-2022.pdf</t>
+    <t>Thiago Itamar "Ted", Joãozinho Cricri, Larissa Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_no_18-2022.pdf</t>
   </si>
   <si>
     <t>A concessão de uma MOÇÃO DE APLAUSO a entrerriana Jéssica Alves Resende Freitas, filha de Ronaldo Alves de Resende e Chriley Freitas Moreira Correa, pela aprovação no 21° concurso do Ministério Público do Trabalho, sendo aprovada para o cargo de Procuradora do Trabalho, desta forma eleva-se mais uma vez o nome de nosso município, e ainda mostra aos nossos jovens que com muito esforço e dedicação é possível se chegar a cargos de destaque nacional._x000D_
 _x000D_
 Jéssica nasceu em 15 de dezembro de 1991 em Entre Rios de Minas, onde viveu por vários anos, formou-se no ensino médio e ingressou na Faculdade de Direito Milton Campos, formou-se no ano de 2014, dedicou-se a área trabalhista, inscreveu-se no 21° concurso do Ministério Público do Trabalho, sendo aprovada em Dezembro de 2020 e tomará posse no cargo no dia 18 deste mês.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/requerimento_no_19-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/requerimento_no_19-2022.pdf</t>
   </si>
   <si>
     <t>A concessão de uma MOÇÃO DE APOIO aos Professores que atuam na rede ESTADUAL de Ensino os quais aderiram ao movimento de greve em 17 de março de 2022. Dentre os pontos de maior ênfase no movimento está o cumprimento pelo Governo Estadual do reajuste de 33,24% do Piso Salarial da Educação Básica previsto por Lei Federal para 2022. O Piso é um direito garantido pela Lei Federal 11.738/08, pela Constituição do Estado, por meio do artigo 201-A, e pela Lei 21.710/2015, que garante o pagamento do piso integral para o Magistério na jornada de 24h semanais.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_no_20-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_no_20-2022.pdf</t>
   </si>
   <si>
     <t>A concessão de uma MOÇÃO DE APLAUSO ao entrerriano Antônio Teodósio Coelho, nascido em 05 de setembro de 1.935, pelo excelente trabalho prestado a esta Casa Legislativa, por cerca de 21 anos._x000D_
 _x000D_
 Antônio Teodósio Coelho, formou-se em técnico em contabilidade pelo IMACO na cidade de Belo Horizonte, realizou diversos cursos no Tribunal de Contas do Estado de Minas Gerais e no SICON de Minas Gerais, chegou a dar aulas por 02 (dois) anos no curso técnico de contabilidade ofertado à época em nosso Município, chegou a trabalhar na área contábil da Secretaria de Saúde de nosso Município.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>Thiago Itamar Ted, Denis da Escolinha, Joãozinho Cricri, Juquinha do Táxi, Larissa Rodrigues, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Roni Enfermeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/requerimento_no_21-2022.pdf</t>
+    <t>Thiago Itamar "Ted", Denis da Escolinha, Joãozinho Cricri, Juquinha do Táxi, Larissa Rodrigues, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Roni Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/requerimento_no_21-2022.pdf</t>
   </si>
   <si>
     <t>A concessão de uma MOÇÃO DE APLAUSO ao Pastor Cristhian Pereira Lanna, pelo trabalho desenvolvido à frente da Igreja Batista Ágape de Entre Rios de Minas pelo período de 10 anos, onde atuou em diversas áreas sociais, buscando sempre resgatar de nossos jovens os princípios éticos, morais, comportamentais e familiar, propagados através de sua fé sempre com o intuito de ajudar ao próximo._x000D_
 O Pastor Christian também se mostrou uma pessoa de atuação ecumênica e aberta ao diálogo, participando inclusive do culto ecumenico que empossou o Sr. Prefeito Municipal e os vereadores desta Casa Legislativa para esta legislatura. _x000D_
 (...)</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1540/requerimento_no_30-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1540/requerimento_no_30-2022.pdf</t>
   </si>
   <si>
     <t>Que o Município de Entre Rios de Minas possa realizar uma audiência pública para discutir e aprofundar as informações acerca da proposta de investimento por parte de mineradoras atuantes na cidade de Desterro de Entre Rios, dentro de uma proposta de instalação de um terminal logístico no território deste Município, a fim de depositar o minério de ferro diretamente nos vagões que trafegam pela linha férrea. Diante da ausência de informações claras sobre os impactos de tal empreendimento, pede-se que se possa esclarecer à população a respeito, atendendo ainda à necessidade de ouvir todos os lados envolvidos nesta questão.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1541/requerimento_no_31-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1541/requerimento_no_31-2022.pdf</t>
   </si>
   <si>
     <t>A retirada do Requerimento nº 26/2022, suspendendo a CONVOCAÇÃO do Sr. Diretor de Departamento, José Eustáquio Pires Lima, para que possa comparecer à esta Casa Legislativa.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/requerimento_no_32-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/requerimento_no_32-2022.pdf</t>
   </si>
   <si>
     <t>Que possa encaminhar a esta Casa Legislativa as razões da revogação do Processo Licitatório nº 071/2022, relativo à contratação de empresa especializada em prestação de serviços integral de organização de evento, produção executiva e artística e disponibilização de infraestrutura para realização da 62ª Festa da Colheita e 42ª Exposição Agropecuária do Município de Entre Rios de Minas/MG._x000D_
 _x000D_
 Ademais, esclarecer se há possibilidade de realização da festa e quais serão as formas para a sua execução haja vista o curto prazo restante até o final de julho.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/requerimento_no_34-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/requerimento_no_34-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal apresente as portarias e relatórios quadrimestrais da execução das emendas individuais do Legislativo Municipal, conforme determinação expressa do Art. 7º da Lei Municipal nº 1.918/2022, in verbis:_x000D_
 “Art. 7° Fica o Poder Executivo obrigado a executar as emendas individuais do Legislativo Municipal, observando o disposto no arts. 165 e seguintes da Constituição Federal, no art. 123-A da Lei Orgânica Municipal, bem como no art. 18 e seguintes da Lei de Diretrizes Orçamentárias._x000D_
 Parágrafo único: Fica o Poder Executivo obrigado a publicar uma portaria por meio da qual descreva a execução da ação correspondente à mencionada na emenda, bem como apresentar relatório e cronograma quadrimestral, detalhando a execução ou previsão de execução das emendas individuais que trata o caput do presente artigo.”</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/requerimento_no_35-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/requerimento_no_35-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal encaminhe a esta Casa Legislativa a relação de pessoal, detalhando os cargos efetivos, contratados e comissionados. Disponibilizando, com isso, um extrato único, ao final, contendo, de forma clara, a quantidade de servidores, forma de contratação e os valores referentes à folha de pagamento que inclua horas extras, concessões, vantagens, progressões, encargos sociais, gratificações e outros lançamentos._x000D_
 Insta destacar que os elementos disponibilizados no sítio eletrônico do Município não são suficientes para uma análise clara sobre os indicadores de pessoal.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/requerimento_no_36-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/requerimento_no_36-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa encaminhar a esta Casa Legislativa uma relação objetiva e precisa de todos os logradouros e vias que receberam a pavimentação asfáltica no período entre 2017 e 2022, discriminando o nome do local, a data da aplicação da camada asfáltica, a empresa responsável pelo serviço, o número do convênio (acaso tenha sido feito com recursos federais), a fonte de recursos, o número da nota de empenho, valores pagos e data de pagamento._x000D_
 _x000D_
 Justifica-se o presente requerimento de modo que esta Casa Legislativa possa monitorar as condições de cada obra realizada e se tornar partícipe no processo de fiscalização dos serviços empreendidos, de modo que todos os serviços estejam em pleno estado de conservação em respeito ao dinheiro público, e, na observância do descumprimento deste requisito, manifestar-se em relação à garantia prevista pela Lei.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/requerimento_no_37-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/requerimento_no_37-2022.pdf</t>
   </si>
   <si>
     <t>Conforme publicado no Diário Oficial do Município, mais precisamente no dia 07 de junho de 2022, o Processo Licitatório nº 071/2022, relativo à “contratação de empresa especializada em prestação de serviços integral de organização de evento, produção executiva e artística e disponibilização de infraestrutura para realização da 62ª Festa da Colheita e 42ª Exposição Agropecuária do Município de Entre Rios de Minas/MG”, foi revogado sob o argumento de “Interesse Público”._x000D_
 Todavia, o Termo de Revogação de Processo Licitatório, não apresentou quais as os motivos que levaram a considerar que o certame estava em desacordo com o “Interesse Público”, sendo certo que, como cediço, o motivo é um dos elementos essenciais do ato administrativo. (...)</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/requerimento_no_38-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/requerimento_no_38-2022.pdf</t>
   </si>
   <si>
     <t>Considerando os Ofícios de n°170-2021 e 252-2022 que relatam em síntese sobre um bloqueio realizado em uma estrada antiga, cujo qual era o acesso de importantes fazendas de produção agropecuária de nosso município._x000D_
 Considerando as respostas não satisfatórias enviadas por este Executivo através dos Ofícios n° 336-2021 e 14-2022._x000D_
 Considerando que neste ofício resposta n° 14-2022 foi relatado que este Executivo Municipal enviaria uma equipe técnica do departamento de engenharia do Município até o referido local para efetuar o acompanhamento e tomar as providências que realmente fossem julgar necessário no caso concreto._x000D_
 Considerando o Lapso temporal de 7 meses desde o envio do ofício resposta de n° 14-2022 do Gabinete do Prefeito, requer este subscrevente as seguintes informações:_x000D_
 O encaminhamento das conclusões sobre o caso concreto do serviço de engenharia realizado pelo Município no local;_x000D_
 (...)</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/requerimento_no_39-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/requerimento_no_39-2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações se houve alguma decisão oficial deste Executivo, proibindo que os motoristas responsáveis pelo TFD (tratamento fora do domicílio), realizassem a busca dos pacientes moradores da zona rural em suas residências._x000D_
 É de conhecimento deste subscrevente que recentemente o transporte destes pacientes fora suspenso, dessa maneira tem impactado diretamente nas necessidades de tratamentos deste povo da zona rural, em especial aos que necessitam de realizar tratamentos oncológicos e hemodiálise.  _x000D_
 Desta maneira, são necessários estes esclarecimentos, considerando a quantidade de pacientes que estão deixando de fazerem seus tratamentos por não terem condições de se dirigirem até a área rural de nosso município em plena madrugada.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_no_40-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_no_40-2022.pdf</t>
   </si>
   <si>
     <t>Informações e cópias das Ordens de Serviço e Empenhos referentes às obras de reparação das ruas e avenidas constantes dos seguintes contratos:_x000D_
 Contrato 006/2018 - Objeto; Pavimentação de via Urbana - Avenida Tiradentes, bairro Vila São Vicente_x000D_
 Pedido do Sr. Secretário - Reparo em diversos pontos da pavimentação asfáltica e substituição de diversos meio-fios que se encontra com a estrutura comprometida;_x000D_
 Contrato 181/2018 - Objeto; Serviços de engenharia consistente na prestação de serviços, demolição, terraplanagem, obras de arte, drenagem, pavimentação, obras complementares, recuperação, e manutenção de rede viária; Locais: Av. Tiradentes (bairro Vila São Vicente), Rua Rui Barbosa de Araújo (bairro Sassafrás), Rua Califórnia (bairro Cachoeira). _x000D_
 Pedido do Sr. Secretário - Reparo em diversos pontos da pavimentação asfáltica e substituição de diversos meio-fio que estão com sua estrutura comprometida; _x000D_
 (...)</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/requerimento_no_41-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/requerimento_no_41-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que esse Executivo Municipal que possa prestar informações sobre quais são as contas vinculadas a fonte 200 existente no Município, bem como enviar para esta Casa Legislativa qual o valor disponível na supracitada fonte e se houver recurso, qual a destinação pode se dar para estes recursos.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>Thiago Itamar Ted, Roni Enfermeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/requerimento_no_42-2022.pdf</t>
+    <t>Thiago Itamar "Ted", Roni Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/requerimento_no_42-2022.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a promulgação da Emenda Constitucional n° 120/2022 e demais atos normativos que regulamentam o novo piso salarial dos Agentes Comunitários de Saúde e Endemias._x000D_
 CONSIDERANDO todo o teor contido no requerimento de n° 44/2021 deste subscrevente._x000D_
 CONSIDERANDO o que consta no portal da transparência do Município, no que tange a remuneração da categoria, qual seja R$1.098,18  (um mil e noventa e oito reais e dezoito centavos), valor este abaixo do que determina a legislação federal, tendo que ser implementada para atingir o mínimo legal;_x000D_
 CONSIDERANDO que ao realizar a consulta ao supracitado site, foi possível observar que a categoria não conta com nenhum servidor Efetivo do município, há somente contratados;_x000D_
 CONSIDERANDO a importância que a classe representa para a boa manutenção da saúde em nosso Município._x000D_
 Requerem estes subscreventes, que seja cumprido por este Executivo Municipal o pagamento do piso salarial da categoria supracitada, tudo em (...)</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1552/requerimento_no_43-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1552/requerimento_no_43-2022.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a promulgação da Emenda Constitucional n° 124/2022 e demais atos normativos que regulamentam o novo piso salarial dos profissionais da Enfermagem._x000D_
 CONSIDERANDO que consta do portal da transparência do Município que o valor pago a categoria encontra-se abaixo do que determina a legislação federal;_x000D_
 CONSIDERANDO que o número de servidores efetivos é baixo e assim necessita-se de realização de concurso público para sanar a defasagem de vagas existentes e assim evitar o sistema de contratação no Município;_x000D_
 Requerem estes subscreventes que seja cumprido por este Executivo Municipal o pagamento do piso salarial da categoria supracitada, tudo em conformidade com o que a legislação federal determina._x000D_
 Para isso, solicitamos estimativa de impacto financeiro, que demonstrará a estes subscreventes o quanto tal reajuste pode onerar a folha de pagamento do Município e se desta forma poderá ocorrer ou não o rompimento do percentual permitido pela Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/requerimento_no_44-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/requerimento_no_44-2022.pdf</t>
   </si>
   <si>
     <t>Considerando o envio do Ofício de n° 183/GAB-2022 cujo qual veio acompanhado do Projeto de Lei que dispõe sobre abertura de crédito suplementar especial para que seja contratado o Consórcio Público para o Desenvolvimento do Alto Paraopeba - CODAP, para custear as despesas do Município no Programa de Acolhimento Institucional de Crianças e Adolescentes - Abrigo Regional.  _x000D_
 Considerando que o supracitado ofício tinha por escopo explicar que essa necessidade se deu através de um possível Termo de Ajustamento de Conduta - TAC, que em tese seria realizado entre o Ministério Público de Minas Gerais e o Município de Entre Rios de Minas - MG, pelo que se pode observar da notificação anexa ao Presente Projeto de Lei._x000D_
 Considerando que, apesar de solicitar urgência na apreciação desta matéria, o projeto de Lei seguiu para essa Casa Legislativa sem ser anexado nenhum documento que comprove ou não a realização do TAC entre as partes._x000D_
 (...)</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/requerimento_no_45-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/requerimento_no_45-2022.pdf</t>
   </si>
   <si>
     <t>Considerando o Requerimento de n°14-2022, também de autoria deste subscrevente, onde se pleiteou informações acerca da paralisação das obras de reforma e ampliação do campo de futebol existente na comunidade da Mata dos Pachecos._x000D_
 Considerando o Ofício n°122/GAB/2022, de autoria do Sr. Prefeito, o qual traz como resposta que as duas empresas vencedoras do certame licitatório para referida obra declararam falência, impossibilitando o término da obra._x000D_
 Considerando, ainda, que no supramencionado ofício constou que seria realizado um novo processo licitatório para possibilitar o término da referida obra._x000D_
 Requer informações sobre o andar do aludido processo licitatório e, por conseguinte, a previsibilidade de retomada da obra.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/requerimento_no_46-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/requerimento_no_46-2022.pdf</t>
   </si>
   <si>
     <t>Informações sobre como funciona o atendimento pediátrico em nosso Município, sobre os seguintes aspectos:_x000D_
 Como funciona a questão do atendimento de urgência e emergência da pediatria, quais dias o serviço é ofertado e quantas vagas são disponibilizadas à população por dia._x000D_
 Quantos pediatras são disponibilizados pelo nosso Município, e quais são os locais de atendimento?_x000D_
 Excluindo os atendimentos via fichas de urgência, qual o quantitativo de atendimento pediátrico fornecido pelo nosso Município por mês?</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1556/requerimento_no_47-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1556/requerimento_no_47-2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca das obras de perfuração do poço artesiano indicado via Emenda Impositiva de n° 18/2021 por este subscrevente e pelo vereador José Resende Moura, a ser instalado na comunidade do Madruga da Pedra, obra esta que recebeu  o montante total  de R$49.435,04 para sua execução._x000D_
 Desta maneira, requer que seja enviada a essa Casa de Leis o cronograma de Execução da referida obra, se a mesma já se iniciou e qual a previsão para seu término, haja vista que a mesma busca atender uma grande necessidade da população local.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1557/requerimento_no_48-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1557/requerimento_no_48-2022.pdf</t>
   </si>
   <si>
     <t>Reitera o Requerimento de n° 38-2022, também de autoria deste subscrevente, o qual decorreu o prazo que trata o art. 63, XIV da Lei Orgânica Municipal, sem que este Executivo tenha esclarecido os fatos requeridos, conforme manda o supracitado dispositivo legal.                                                                                             _x000D_
 _x000D_
 Desta maneira, segue cópia do supramencionado requerimento para que o mesmo seja respondido, uma vez que o mesmo não ocorreu no prazo legal.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/requerimento_no_49-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/requerimento_no_49-2022.pdf</t>
   </si>
   <si>
     <t>Informações sobre o quantitativo de exames laboratoriais ofertados à população através da cota existente, vez que rotineiramente a população tem procurado este subscrevente alegando que os exames ofertados são insuficientes para atender a demanda da população._x000D_
 Requer ainda informações sobre quais os tipos de exames ofertados, bem como o quantitativo disponibilizado mensalmente e quais laboratórios atendem essa demanda. Por fim, solicita-se ainda informações de como ocorre a distribuição dessas vagas entre os ESFs de nosso Município, discriminando ainda o quantitativo de exame que é concedido a cada ESF._x000D_
 Neste sentido, faz-se necessária as respostas às indagações alhures, como forma de levar a transparência aos munícipes,  e caso entenda este subscrevente ser muito aquém do necessário o número de exames ofertados, o assunto pode vir a ser matéria de solicitação para que se tente aumentar esse número.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/requerimento_no_50-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/requerimento_no_50-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que o este Executivo revise os empenhos decorrentes da aplicação dos recursos da fonte 108 - Compensação Financeira de Exploração Mineral (CFEM) para especificar no histórico quais foram os locais das obras, conforme planilhas de execução, no Município realizadas com este recursos, adotando desde já este novo padrão, evitando o termo “diversas ruas do Município” que vem sendo utilizado, o que dificulta uma efetiva fiscalização.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/requerimento_no_51-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/requerimento_no_51-2022.pdf</t>
   </si>
   <si>
     <t>Que o Município encaminhe a esta Casa Legislativa a parte diária de cada máquina locada/contratada pelo Poder Executivo Municipal, sendo necessário o encaminhamento da documentação que conste o nome e assinatura do apontador responsável, o local onde a máquina prestou o serviço, bem como a especificação do serviço realizado.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/requerimento_no_52-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/requerimento_no_52-2022.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os motivos de constar de diversas obras pagamentos realizados para a “administração da obra”. Requer, ainda, informações se tais gastos podem ser evitados, haja vista a existência de diversos profissionais da área de engenharia lotados na Secretaria de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/requerimento_no_53-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/requerimento_no_53-2022.pdf</t>
   </si>
   <si>
     <t>Que se encaminhe a esta Casa Legislativa cópia do  ato normativo que regulamenta a cobrança de taxa, contribuição ou qualquer ajuda de custo aos usuários para a utilização do Poliesportivo Agostinho Patrus, localizado no Bairro Santa Efigênia.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/requerimento_no_54-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/requerimento_no_54-2022.pdf</t>
   </si>
   <si>
     <t>O envio a esta Casa Legislativa dos exames admissionais dos motoristas (efetivos ou temporários) que prestam serviço para o Município desde o início do ano de 2020, tudo em conformidade com o que dispõe a Lei Municipal n° 954/1991 (Estatuto do Servidor) em seu art. 16. Outrossim, requer o envio dos exames demissionais dos motoristas que deixaram de prestar serviço no mesmo período._x000D_
 Requer, ainda, o envio da comprovação da realização dos cursos necessários para o desempenho da função de motorista (transporte de passageiro, transporte escolar, condução de ambulância, entre outros), bem como a cópia da carteira nacional de habilitação de cada um.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/requerimento_no_55-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/requerimento_no_55-2022.pdf</t>
   </si>
   <si>
     <t>A concessão de uma Moção de Aplauso à Sra. Julieta de Asevedo Morais, pessoa de alma caridosa, a qual sempre cooperou com as crianças atendidas pela Creche Municipal Ana Gonçalves da Cunha e hoje pelo Centro Municipal de Educação Infantil (CMEI) Geralda Vieira de Mello, além dos idosos do Asilo Dona Alzira Ribeiro. Dona Julieta coopera com estas instituições desde o ano de 1.992, não medindo esforços para praticar a solidariedade, doando produtos alimentícios, roupas, sapatos, material de limpeza, e produtos de higiene em geral para os assistidos._x000D_
 _x000D_
 Essa singela homenagem é uma forma de agradecimento e reconhecimento à ilustre dona Julieta, filha de nossa terra, pelo importante trabalho social, que apesar de residir na cidade de Belo Horizonte - MG há mais de 30 anos, nunca se esqueceu das crianças e idosos atendidos por essas importantes instituições de nossa cidade.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/requerimento_no_56-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/requerimento_no_56-2022.pdf</t>
   </si>
   <si>
     <t>Informações sobre o não cumprimento da Lei Municipal n° 1.924, de 03 de março de 2022, devidamente sancionada pelo Chefe do Poder Executivo e que encontra-se em vigor. Ressalte-se que as contas de água não estão sendo disponibilizadas na forma determinada pelo supramencionado diploma legal._x000D_
 Insta destacar que a referida lei foi de iniciativa do signatário do presente requerimento, sendo certo que o mesmo conhece a realidade e dificuldade dos moradores da zona rural.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/requerimento_no_57-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/requerimento_no_57-2022.pdf</t>
   </si>
   <si>
     <t>Requer a imediata revisão do planos de cargos e salários dos motoristas do Município, com a adequação dos salários de acordo com o mercado de trabalho, vez que muitos destes estão pedindo demissão, dificultando assim as escalas e atendimentos nos plantões, sobrecarregando parte dos motoristas que ainda atuam no Município._x000D_
 Desta maneira para que não percamos ainda mais servidores por este inconveniente,que se faça uma adequação via legislação para atender a todos, resguardando ainda o pagamento de horas extras, como determina a legislação vigente.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/requerimento_no_58-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/requerimento_no_58-2022.pdf</t>
   </si>
   <si>
     <t>Considerando o Ofício de n° 230/GAB/2022, que traz informações complementares ao Requerimento de n° 12-2022, de autoria deste signatário, informações sobre as razões que levaram o Administrador do almoxarifado a custear a aquisição, às suas expensas, de um novo Cárter para a motoniveladora New Holland RG140B, sendo este um equipamento público._x000D_
  Além disso, informar onde se encontra o Carter antigo/substituído, uma vez que trata-se de equipamento Público Municipal._x000D_
  Pleiteia, ainda, que seja encaminhado todas as notas fiscais emitidas pela empresa Rafaela de Souza Amâncio – ME, no ano de 2022, para análise do parlamentar que esta subscreve._x000D_
  Por fim e não menos importante, reitera os requerimentos para encaminhamento a esta casa legislativa das terceiras vias das notas de empenho e seus anexos do Executivo Municipal, ato este previsto na legislação que a décadas vinham sendo realizado e, lamentavelmente, por esta administração, não vem sendo executado.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/requerimento_no_59-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/requerimento_no_59-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal informe a esta Casa Legislativa, encaminhando cópias de documentos, quais as justificativas apresentadas pela empresa Locadora Terramares LTDA após ser notificada por meio do Ofício Obras nº 004/2022, para refazer as obras de pavimentação nos diversos pontos do Município, em especial aquelas executadas na comunidade do Colônia, Zona Rural deste Município. Que o Executivo informe os prazos para uma solução definitiva para os local, haja vista o decurso do prazo para a garantia das obras supramencionadas.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>Thiago Itamar Ted, Denis da Escolinha, Joãozinho Cricri, Juquinha do Táxi, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Roni Enfermeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/requerimento_no_60-2022.pdf</t>
+    <t>Thiago Itamar "Ted", Denis da Escolinha, Joãozinho Cricri, Juquinha do Táxi, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Roni Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/requerimento_no_60-2022.pdf</t>
   </si>
   <si>
     <t>Conforme extrai-se do Ofício n°170/2022, exarado por esta Casa Legislativa, foi recebida denúncia no sentido de que o Senhor Secretário Municipal de Administração, Governo, Planejamento e Finanças, Sr. Bruno Lima de Freitas, não preenche os requisitos esculpidos no art. 72 da Lei Orgânica Municipal para o exercício do aludido cargo._x000D_
 Em resposta a tal ofício, foi encaminhado pelo Poder Executivo Municipal o Ofício n° 252/GAB/2022, o qual veio acompanhado dos documentos que levaram à contratação do referido secretário._x000D_
  De uma detida análise dos documentos recebidos, denota-se que, realmente, o Sr. Bruno Lima de Freitas não cumpre as condições legais para o cargo que ocupa, notadamente, o que preceitua o art. 72, inc. IV, da Lei Orgânica Municipal._x000D_
 (...)</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/requerimento_no_61-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/requerimento_no_61-2022.pdf</t>
   </si>
   <si>
     <t>A folha de ponto referente aos meses de Agosto e Setembro de 2022, acompanhados dos holerites dos seguintes funcionários:_x000D_
 Romulo Francisco de Oliveira - matrícula 3157;_x000D_
 Ariana Aparecida de Resende Pinto - matrícula 2832;_x000D_
 Ilton Vieira de Resende - matrícula 3340;_x000D_
 Maria da Consolação Maia de Paula - matrícula 231;_x000D_
 Suely Neves de Assis Oliveira - matrícula 3273;_x000D_
 Angela Ferreira Ribeiro - matrícula 159;_x000D_
 Daniele Braga Moreira - matrícula 3467;_x000D_
 Rosimeri Moura de Jesus - matrícula 3349.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>Rivael Nunes Machado, Joãozinho Cricri, Juquinha do Táxi, Rodrigo de Paula Santos Silva</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/requerimento_no_62-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/requerimento_no_62-2022.pdf</t>
   </si>
   <si>
     <t>O encaminhamento ao Executivo Municipal do Relatório da visita de campo realizada pelos integrantes da Comissão Permanente de Obras e Serviços Públicos Municipais, acompanhados do Vereador João Gonçalves de Resende, de modo que se efetue a imediata reparação dos danos constatados nas vias em questão. Ademais, que observem as considerações finais do referido documento para que se haja em favor dos princípios que assegurem a preservação do patrimônio público.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/requerimento_no_63-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/requerimento_no_63-2022.pdf</t>
   </si>
   <si>
     <t>Informações sobre o quantitativo de exames laboratoriais ofertados à população através Sistema Único de Saúde (SUS), bem como as especificações de quais exames são esses._x000D_
 Ademais, requer informações ainda acerca de como o SUS disponibiliza esse quantitativo ao nosso Município, vez que este signatário ao pesquisar o quantitativo do Município de Lagoa Dourada verificou que o mesmo é muito superior ao nosso. _x000D_
 Neste sentido, ressalta-se que o Município de Lagoa Dourada - MG possui um número menor de habitantes que o nosso Município, tendo sua população segundo o último censo do IBGE de 12.256 pessoas, e mesmo assim ainda é agraciada pelo Sistema Único de Saúde com um número superior de exames laboratoriais.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>Rodrigo de Paula Santos Silva, Rivael Nunes Machado</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/requerimento_no_64-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/requerimento_no_64-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal encaminhe a esta Casa Legislativa, os processos administrativos contendo todos os documentos relativos às realizações das cirurgias custeadas pelo Município, referente aos anos de 2021 e 2022 (até a presente data), contendo inclusive a fonte de recurso utilizada para efetuar o pagamento de cada cirurgia._x000D_
 Solicita-se ainda a seguinte documentação:_x000D_
 Relação de todos os pacientes atendidos por estas cirurgias, contendo seu nome, endereço, data de nascimento e o qual tipo de cirurgia o mesmo realizou._x000D_
 Relatório médico de cada paciente, o qual descreve a necessidade da cirurgia, bem como se em tal relatório descreve a emergência do procedimento._x000D_
 Documento que comprove a negativa do  Município ao Sistema Único de Saúde - SUS para a realização da cirurgia, se esta for de baixa complexidade;_x000D_
 Documento que comprove a negativa do Estado para realização da cirurgia, se esta for de média e alta complexidade;_x000D_
 (...)</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/requerimento_no_65-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/requerimento_no_65-2022.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de como anda o processo licitatório para contratação dos projetos complementares que são necessários para finalização das obras do Paço Municipal, para que o mesmo possa ser devolvido ao uso da população.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/requerimento_no_66-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/requerimento_no_66-2022.pdf</t>
   </si>
   <si>
     <t>Como cediço, a Lei Orgânica do Município de Entre Rios de Minas/MG, mais precisamente no art. 123-A e seguintes, acrescido pela Emenda n° 01/2021, instituiu no âmbito municipal as Emendas Individuais Impositivas. Ressalte-se que tal norma também possui respaldo na Constituição Federal de 1988, conforme previsão expressa no art. 166 da Carta Magna._x000D_
 Logo, aludidas Emenda Impositivas, uma vez acrescida à Lei Orçamentária Anual (LOA), passam a fazer parte integrante do orçamento, sendo, portanto, de execução obrigatória. Ressalte-se que a única ressalva à obrigatoriedade são os impedimentos de ordem técnicas, os quais estão previstos no art. 123-A, §6°, da Lei Orgânica e deveriam ter sido arguidos no prazo estampado no art. 123-A, §6°, inc. I, fato ultrapassado._x000D_
 Frise-se que, no nosso modesto entendimento, o não cumprimento das Emendas Impositivas no exercício financeiro correspondente, deverá conduzir ao indeferimento das contas anuais e, ainda, poderá acarretar Crime de Responsabilidade.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>Rivael Nunes Machado, Juquinha do Táxi, Rodrigo de Paula Santos Silva</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1576/requerimento_no_67-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1576/requerimento_no_67-2022.pdf</t>
   </si>
   <si>
     <t>O encaminhamento ao Executivo Municipal do Relatório da visita de campo realizada pelos integrantes da Comissão Permanente de Obras e Serviços Públicos Municipais, de modo que se efetue a imediata reparação dos danos constatados na Rua Álvaro Resende, bem como que se execute a obra de drenagem na referida via, em atenção ao pedido de moradores. Ademais, que observem as considerações finais do referido documento para que se aja em favor dos princípios que assegurem a preservação do patrimônio público, sendo enviado ainda a esta Casa Legislativa o processo licitatório completo da supramencionada rua.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1577/requerimento_no_68-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1577/requerimento_no_68-2022.pdf</t>
   </si>
   <si>
     <t>No dia 03 de março de 2022, foi publicada a Lei Municipal n°1924/2022, a qual dispõe sobre a obrigatoriedade do município de Entre Rios de Minas em executar a medição do consumo de água, onde o mesmo é responsável pelo abastecimento, disponibilizando a fatura para o munícipe no momento da leitura._x000D_
 Ressalte-se que, nos termos do art. 5° do supramencionado dispositivo legal, a aludida lei entrou em vigor no prazo de 30 (trinta) dias, contados da data de sua publicação._x000D_
 Todavia, passando-se mais de 6 (seis) meses da entrada em vigor, salvo melhor juízo, nenhuma providência no sentido de cumprimento da norma foi tomada._x000D_
 Diante disso, requer informações sobre quais os procedimentos foram adotados pelo município no sentido de implementar o previsto na Lei Municipal n°1924/2022.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/requerimento_no_69-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/requerimento_no_69-2022.pdf</t>
   </si>
   <si>
     <t>No dia 05 de julho de 2021, foi publicada a Lei Municipal n°1893/2021, a qual dispõe sobre autorização para criação de um abrigo provisório municipal de cães e gatos. Ressalte-se que, nos termos do art. 12 do supramencionado dispositivo legal, a aludida lei entrou em vigor na data de sua publicação._x000D_
 Todavia, passando-se mais de 16 (dezesseis) meses da entrada em vigor, salvo melhor juízo, nenhuma providência no sentido de cumprimento da norma foi tomada._x000D_
 Diante disso, requer informações sobre quais os procedimentos foram adotados pelo município no sentido de implementar o abrigo previsto na Lei Municipal n°1893/2021_x000D_
 Nestes termos, pedem encaminhamento.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/requerimento_no_71-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/requerimento_no_71-2022.pdf</t>
   </si>
   <si>
     <t>Que esta Câmara Municipal possa conferir uma Moção de Aplauso ao projeto “Entre Rios e Histórias”, conduzido pelas senhoras Wilze e Tânia, junto dos parceiros Miguel e Cecília, em mobilização do comércio desta cidade, para a promoção do projeto “Natal Luz” em Entre Rios de Minas. Também conferir a moção aos moradores do Bairro Castro que se prontificaram a enfeitar a praça da referida comunidade, em frente à Igreja de São Sebastião, promovendo o espírito natalino a todos os entrerrianos e entrerrianas.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/requerimento_no_72-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/requerimento_no_72-2022.pdf</t>
   </si>
   <si>
     <t>Requer informações de quantas Estratégias de Saúde da Família - ESF nosso Município possui, bem como a localidade que cada ESF está instalada, e a quais comunidades cada ESF atende._x000D_
 Requer ainda informações acerca do número de funcionários que cada ESF possui, indo desde os profissionais da saúde, aos demais colaboradores.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1580/requerimento_no_73-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1580/requerimento_no_73-2022.pdf</t>
   </si>
   <si>
     <t>CONVOCAR, nos termos da legislação em vigor, mas especificamente nos termos do art. 27 da lei Orgânica Municipal, o Sr. Wagner Júnior Miranda, para comparecer a próxima reunião ordinária desta Casa Legislativa, que ocorrerá no dia 20 de dezembro de 2022 às 19:00 horas, para  que possa tecer explicações aos vereadores desta Casa Legislativa acerca dos assuntos referentes ao seu departamento, de modo geral._x000D_
 Entendemos que o comparecimento do servidor se faz de extrema necessidade a fim de dirimir algumas dúvidas relacionadas à demanda dos transportes por parte da população.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/requerimento_no_74-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/requerimento_no_74-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal encaminhe a esta Casa Legislativa, os processos administrativos contendo todos os documentos relativos às realizações das cirurgias custeadas pelo Município, referente aos anos de 2020, 2021 e 2022 (até a presente data), contendo inclusive a fonte de recurso utilizada para efetuar o pagamento de cada cirurgia._x000D_
 _x000D_
 Solicita-se ainda a seguinte documentação:_x000D_
 _x000D_
 - Relação de todos os pacientes atendidos por estas cirurgias, contendo seu nome, endereço, data de nascimento e o qual tipo de cirurgia o mesmo realizou._x000D_
 - Relatório médico de cada paciente, o qual descreve a necessidade da cirurgia, bem como se em tal relatório descreve a emergência do procedimento._x000D_
 - Documento que comprove a negativa do  Município ao Sistema Único de Saúde - SUS para a realização da cirurgia, se esta for de baixa complexidade;_x000D_
 (...)</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_no_75-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_no_75-2022.pdf</t>
   </si>
   <si>
     <t>O encaminhamento a esta Casa Legislativa do saldo de todas contas correntes do Município de Entre Rios de Minas, totalizados até a presente data.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/requerimento_no_79-2022.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/requerimento_no_79-2022.pdf</t>
   </si>
   <si>
     <t>Requer Informações acerca do atraso ocorrido na saída e na chegada dos pacientes que realizam o procedimento de hemodiálise no Município de Conselheiro Lafaiete - MG, na última semana, mas especificamente no dia 17/12/2022, conforme reclamação advinda dos pacientes que realizam tal procedimento.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_01-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a opção do vereador pela remuneração do cargo ao solicitar seu afastamento para o exercício do cargo de Secretário Municipal</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_02-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre convite ao Consórcio Público para o Desenvolvimento do Alto Paraopeba (Codap) e abatedouro frigorífico Real Minas para explanação sobre o Sistema de Inspeção Regional (SIR).</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_03-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento a esta Casa Legislativa de uma relação contendo todos os imóveis pertencentes ao Município de Entre Rios de Minas na zona urbana e rural e as respectivas matrículas e endereços onde estão situados.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_04-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Requer manutenção da rede de drenagem da Rua Luci Faria, no Bairro Senhor dos Passos, de modo a canalizar corretamente a água pluvial da via, principalmente em rente à igreja do Senhor dos Passos.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_05-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação da rede de drenagem da Rua Rio Brumado, antiga e importante via da zona urbana de Entre Rios de Minas, desde a residência do Sr. João Picapau até a do Sr. Dite.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_06-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_06-2021.pdf</t>
   </si>
   <si>
     <t>Requer que o Município estabeleça um convênio com o Sistema Único de Saúde (SUS) para a realização dos exames de Raio-X no próprio Município de_x000D_
 Entre Rios de Minas, de maneira a evitar que as pessoas tenham que se deslocar para outras cidades para fazê-lo.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>Thiago Itamar Ted, Joãozinho Cricri</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no_07-2021.pdf</t>
+    <t>Thiago Itamar "Ted", Joãozinho Cricri</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no_07-2021.pdf</t>
   </si>
   <si>
     <t>Requer alteração regimental que viabilize a transmissão das reuniões ordinárias e extraordinárias pelas redes sociais e demais canais de comunicação pertinentes</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no_08-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no_08-2021.pdf</t>
   </si>
   <si>
     <t>Em conformidade com a Lei n° 1.721, de 01 de março de 2017, que o Município possa remover dois veículos estacionados na Rua Marta Ribeiro Batista_x000D_
 de Oliveira, em frente ao n° 158, Bairro Batista de Oliveira.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no_09-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Requer convocação do Exmo. Sr. Secretário Municipal de Obras e Infraestrutura, Alexandre Resende de Souza, para que possa comparecer à próxima reunião ordinária, de maneira a prestar informações acerca das ações do Executivo sobre a drenagem do Córrego do Batata, bem como da situação da "represa da Ana Paula", nas proximidades da casa do Sr. Pirola.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_no_10-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_no_10-2021.pdf</t>
   </si>
   <si>
     <t>Requer a execução do Orçamento do Município para o exercício de 2021 no que se refere à cifra disponível para o Programa Castramóvel, com orçamento da ordem de R$ 60.0000,00, previstos pela Lei n° 1.874/2020.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_11-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_11-2021.pdf</t>
   </si>
   <si>
     <t>Que o Município se prontifique a realizar um processo licitatório para contratação de empresa apta a realizar a perfuração de poços artesianos na comunidade do Madrugada da Pedra.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>Thiago Itamar Ted, Denis da Escolinha, Joãozinho Cricri, Levi da Costa Campos, Roni Enfermeiro</t>
+    <t>Thiago Itamar "Ted", Denis da Escolinha, Joãozinho Cricri, Levi da Costa Campos, Roni Enfermeiro</t>
   </si>
   <si>
     <t>RETIRADO PELOS AUTORES POR DUPLICIDADE DE OBJETO</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_14-2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_14-2021_.pdf</t>
   </si>
   <si>
     <t>Requer o retorno das atividades da farmacinha na ESF do Bairro Castro, de maneira a atender à população com os medicamentos na própria comunidade, facilitando o trâmite da dispensação aos que mais necessitam.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no_15-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no_15-2021.pdf</t>
   </si>
   <si>
     <t>Requer uma solução definitiva para o abastecimento de água aos moradores da comunidade do Madruga da Pedra, tendo em vista a captação direta no córrego, necessitando da implantação de um poço artesiano que garanta mais qualidade aos consumidores.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no_16-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no_16-2021.pdf</t>
   </si>
   <si>
     <t>Requer uma explicação formal a respeito dos prazos estabelecidos para o isolamento social das pessoas com suspeita de contaminação pela Covid-19, abordando quais são os testes que estão sendo aplicados pelo Município de Entre Rios de Minas, e a quais atos normativos estas ações de afastamento estão vinculadas.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no_17-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no_17-2021.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza, capina e encascalhamento das ruas do Bairro Sassafrás enquanto não se promove a efetiva pavimentação do bairro.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no_18-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Requer a aplicação da Lei n° 791/1989, que institui o Código de Posturas de Entre Rios de Minas para acionar os proprietários de animais que estão soltos nas ruas do Bairro Sassafrás, atendendo ao pedido da população.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no_19-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no_19-2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma quadra de esportes e uma academia ao ar livre no terreno do Município localizado no Loteamento Belvedere, Vargem do Engenho</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no_20-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no_20-2021.pdf</t>
   </si>
   <si>
     <t>Requer uma solução sustentável e eficiente para a supressão de quatro árvores localizadas na margem da estrada da Gameleira, na divisa entre a faixa do Município e a propriedade do Sr. Virgílio, as quais, devido à sua altura, estão colocando em risco moradores no entorno</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no_21-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no_21-2021.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento a esta Casa Legislativa de informações sobre a situação atual do Convênio MAPA N°890155/2019, celebrado com o Município de Entre Rios de Minas, para a aquisição da retroescavadeira, sendo R$ 238.750,00 disponibilizados na forma de emenda parlamentar de indicação do Deputado Dr. Frederico Escaleira e mais R$ 17.850,00 da contrapartida do Município.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no_22-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no_22-2021.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de uma moção de aplauso à Srta. Natallia Laira de França Silva, ex-Assistente Administrativa da Secretaria Municipal de Cultura, Esporte, Lazer e Turismo pela sua aprovação no processo seletivo do Governo de Minas Gerais para atuar como Analista de Gestão e Políticas Públicas em_x000D_
 Desenvolvimento, na Cidade Administrativa.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no_23-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no_23-2021.pdf</t>
   </si>
   <si>
     <t>Requer o cronograma de intervenções nas estradas vicinais, especificando as máquinas e os locais onde se situam, com um período estimado que permanecerão no local, para que os parlamentares e os cidadãos possam acompanhar e solicitar alguma demanda no local onde já esteja a referida máquina ou no entorno, e também ter uma previsão de quando será feito o serviço em sua região, ressalvando-se os casos urgentes.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_no_24-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_no_24-2021.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do Programa de Regularização Fundiária (Reurb), que vinha sendo desenvolvido pelo Município no Bairro Castro, esclarecendo quais são as ações previstas para este ano e quais são as etapas para a devida regularização dos imóveis na comunidade.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no_25-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no_25-2021.pdf</t>
   </si>
   <si>
     <t>Requer que o Município possa promover um amplo estudo do impacto social, econômico e estrutural para o Bairro Castro, traçando as diretrizes de investimento do Poder Público Municipal para os próximos anos, e se possível, com adequação e inserção no Plano Diretor Municipal, considerando a localidade como um importante bairro de nosso município._x000D_
 _x000D_
 Justifica-se o presente requerimento diante da necessidade de se promover condições dignas de habitação e desenvolvimento para a população que ali reside, tendo em vista também o impacto futuro da transferência das 95 famílias no Residencial Dom Luciano Mendes de Almeida, promovendo a qualidade de vida a todos aqueles que residem no bairro.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_no_26-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_no_26-2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma estrutura que garanta a acessibilidade aos cidadãos no acesso à sede do Poder Executivo, na Rua Monsenhor Leão, Centro de Entre Rios de Minas. O prédio é dotado hoje apenas de uma escada antiga que não permite que os cadeirantes e pessoas com mobilidade reduzida entrem e saiam do edifício sem o apoio de outras pessoas, buscando assim a consonância com a Lei Federal n° 10.098, de 19 de dezembro de 2000, que "Estabelece normas gerais e critérios básicos para a promoção da acessibilidade das pessoas portadoras de deficiência ou com mobilidade reduzida, e dá outras providências" e a Lei Federal n° 13.146, de 6 de julho de 2015, que Institui a Lei Brasileira de Inclusão da Pessoa com Deficiência (Estatuto da Pessoa com Deficiência).</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no_27-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no_27-2021.pdf</t>
   </si>
   <si>
     <t>Devido à grande demanda de cirurgias existente no nosso Município, viabilizar novamente o programa mensal de cirurgias eletivas, usando dos recursos_x000D_
 previstos no orçamento para o exercício de 2021, considerando a dotação 02.007.001 - FUNDO MUNICIPAL DE SAUDE - FMS, e ainda a autorização por_x000D_
 meio da Lei Municipal n° 1.663/2014.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no_28-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no_28-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude formas para se cumprir ao que dispõe os artigos 35 a 37 da Lei Municipal 1.591/2011, com relação às avaliações previstas no PPRA e PCMSO, bem como o disposto pelas NR7 e NR9 do Ministério do Trabalho.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>Requer a recolocação das placas indicativas dos nomes dos equipamentos conforme as fotos anexo, regularizando a sinalização turística do Município, dando prosseguimento à organização da sinalização da cidade, além da fácil identificação dos equipamentos. Considera-se necessária a intervenção na Praça Alfredo Penido, no marco de boas vindas à cidade.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_30-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_30-2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa Legislativa informações referentes à vacinação contra a Covid-19 no âmbito do Município de Entre Rios de Minas, de maneira que esta Casa possa compreender quais foram as ações já realizadas pela pasta desde o_x000D_
 recebimento das doses, quer sejam:_x000D_
 _x000D_
 -A listagem de pessoas já imunizadas com a primeira dose da Coronavac no Município, com a totalização das doses já aplicadas, contendo a função que exerce no âmbito da saúde ou a qual instituição pertence;_x000D_
 - O plano de vacinação para o Município, com todos os públicos a serem contemplados, o qual, conforme já é sabido, está em consonância com o plano do Ministério da Saúde;_x000D_
 - Informações e prazos para encaminhamento de novas doses ao Município pelo Estado de Minas Gerais, tanto da Coronavac quanto da Oxford/Astrazeneca, se já constam disponíveis junto à Gerência Regional de São João dei-Rei._x000D_
 - Que se divulgue nas redes sociais, na Nota Informativa Epidemiológica, o número de pessoas já vacinadas no Município.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_31-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_31-2021.pdf</t>
   </si>
   <si>
     <t>O encaminhamento a esta Casa Legislativa de informações referentes à execução do valor de R$ 200.000,00 repassados ao Município pelo Deputado_x000D_
 Federal Frederico Escaleira, indicados ao Fundo Municipal de Saúde do Município de Entre Rios de Minas - MG, indicados por meio da Portaria 1.666 de 01 de julho de 2020 — Ministério da Saúde, que dispõe sobre a transferência de recursos financeiros a municípios ao enfrentamento da emergência de saúde pública decorrente da Coronavírus — C0VID19, a saber:_x000D_
 • Se o repasse foi concluído;_x000D_
 • Quais as ações foram empreendidas com o recurso?</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no_32-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no_32-2021.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento a esta Casa Legislativa de informações referentes à execução do valor de R$ 200.000,00 (duzentos mil reais), via Fundo Nacional de Saúde — FNS — AÇÃO ORÇAMENTÁRIA: 21CO3 e ainda a importância de R$ 50.000,00 (cinquenta mil reais) via Assistência Social — Ministério da Cidadania, em ações do Fundo Municipal de Assistência Social, a saber:_x000D_
 • Se os repasses foram concluídos;_x000D_
 • Quais as ações foram empreendidas com os recursos?_x000D_
 Sala</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_no_33-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_no_33-2021.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de uma moção de aplauso à Sra. Maria Gorette Marques de Souza, cidadã que atuou no ramo da Educação por mais de 30 anos neste município, tendo exercido o cargo de Secretária Municipal de Educação, em atenção ao seu desempenho profissional e dedicação à vida pública em favor dos alunos e da comunidade escolar.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no_34-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no_34-2021.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação de uma comissão especial para se promover um estudo e revisão das leis que estabelecem os planos de cargos e vencimentos do funcionalismo público municipal em todas as esferas, tão logo vençam as limitações estabelecidas pela Lei Federal Complementar n° 173/2020._x000D_
 _x000D_
 Orienta-se para a apreciação das políticas descritas na Lei Complementar 1.591/2011, que dispõe sobre o Plano Geral de Cargos e Vencimentos, da Lei_x000D_
 1.592/2011, que dispõe sobre o Plano de Cargos e Vencimentos da Saúde, da Lei 1.593/2011, que dispõe sobre a estrutura, organização e estrutura orgânica, da Lei 1.595/2011, que dispõe sobre o Plano de Cargos e o Estatuto do Magistério, da Lei 1.596/2011, que regulamenta o artigo 37 da  Constituição Federal para contratações de excepcional interesse público, da Lei Complementar 954/1991, que dispõe sobre o Estatuto dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_no_35_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_no_35_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que o Município encaminhe a esta Casa Legislativa informações a respeito da situação do retorno do esgoto para dentro das residências na Rua Fluorita, em 2020, e Rua João Francisco de Lima, neste ano, no Bairro São Lucas, a saber: _x000D_
 _x000D_
 • Cópia dos relatórios e laudos emitidos pela Defesa Civil do Município quanto à situação daquela localidade;_x000D_
 • Cópia de projetos, memoriais e planilhas para intervenção no referido local e solução do problema;_x000D_
 • Cronograma de ações do Poder Executivo Municipal para a solução dos problemas daquelas famílias._x000D_
 Anexa-se a este o relatório da visita de morador para reunião com a Comissão de Obras e Serviços Públicos Municipais, esmiuçando o problema em_x000D_
 questão.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no_36_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no_36_-_2021_.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada a esta Câmara Municipal listagem contendo todos os veículos e máquinas de propriedade do Município, na qual conste, inclusive, o ano, modelo e marca dos automóveis e dos equipamentos, sendo mencionado o Departamento a que cada uma delas pertence._x000D_
 No mesmo sentido, pleiteia que sejam enviadas fotografias de conservação dos veículos supracitados, de todos os âmbitos internos e externos, inclusive de motor, e, especialmente, do hodômetro (painel de marcação de quilometragem).</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_no_37-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_no_37-2021.pdf</t>
   </si>
   <si>
     <t>Que esta Câmara possa conceder uma MOÇÃO DE APLAUSO ao Sr. Felipe Néri Oliveira de Souza, funcionário aposentado da EMATER-MG, no mês de outubro de 2020, de forma a prestar o agradecimento pelos serviços prestados em nosso Município ao longo do período em que aqui atuou. Felipe trabalhou na Emater desde 01 de julho de 1975, trabalhando em diversas cidades até retornar à sua cidade natal, Entre Rios de Minas vindo a se aposentar no período supramencionado.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no_38_-_2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no_38_-_2021.pdf</t>
   </si>
   <si>
     <t>Que o Município possa implantar o sistema OSB — On Site Billing (faturamento no local de consumo) para a impressão de contas de água nas comunidades da zona rural, em especial na Pedra Negra, deixando, de imediato, a conta para que seja quitada pelo morador. Tal medida facilitaria o pagamento das contas, uma vez que estes têm reclamado das dificuldades para buscar a conta de água no Departamento de Tributação da Prefeitura  Municipal. Consideramos uma alternativa próxima daquela usada pela Cemig, mas pode-se pensar em outras, de custo mais baixo, viabilizando a qualificação do serviço para atenção ao pedido dos moradores.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no_39_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no_39_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que o Município encaminhe a esta Casa Legislativa informações de como está o fornecimento de água na comunidade da Pedra Negra, uma vez que este_x000D_
 parlamentar têm recebido reclamações por parte dos moradores que se encontram indignados com a falta de água potável naquela comunidade.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no_40_-_2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no_40_-_2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa Legislativa uma relação contendo o nome, cargos e funções de todos os servidores lotados na Secretaria Municipal de_x000D_
 Saúde do Município, incluindo também os respectivos locais onde atuam, vencimentos e horas extras realizadas no mês anterior e atual.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no_42_-_2021__.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no_42_-_2021__.pdf</t>
   </si>
   <si>
     <t>A concessão de uma MOÇÃO DE APLAUSO ao jovem Robson de Oliveira Teixeira pelo seu envio ao Seminário de Mariana para que possa iniciar os estudos rumo à ordem sacerdotal. Em respeito ao livre exercício de culto religioso e primando pela amplitude das vocações no âmbito de todas as matrizes religiosas, busca-se, por meio deste requerimento, congratular aos que se dispõem ao fiel seguimento do Evangelho, em especial ao filho desta terra que ora se apresenta ao ministério.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no_43_-_2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no_43_-_2021.pdf</t>
   </si>
   <si>
     <t>Que se encaminhe a esta Casa Legislativa uma relação contendo todas as informações referentes às receitas e despesas relacionadas ao combate à Covid-19, especialmente os recursos para enfrentamento à pandemia originários das esferas federal e estadual, contendo:_x000D_
 - Número e extrato das contas bancárias destinadas às transferências; Origem dos recursos (portarias e resoluções publicadas);_x000D_
 Data do recebimento; Valores recebidos; - Ação orçamentária do Governo Federal e destino._x000D_
 Na explanação das despesas, especificar, individualmente, todas as ações desenvolvidas, demonstrando os fornecedores, empenhos (de novembro/2020 até a data da resposta deste) e valores pagos conforme cada recurso recebido._x000D_
 Justifica-se o presente diante da necessidade de se promover mais transparência acerca dos recursos destinados ao combate à pandemia, dada a função fiscalizadora do Poder Legislativo Municipal, frequentemente cobrado pela população, além do fato desta matéria ser objeto de manifestação dos órgãos</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no_43_-_2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no_43_-_2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa Legislativa informações referentes à vacinação contra a Covid-19 no âmbito do Município de Entre Rios de Minas, de maneira que esta Casa possa compreender quais foram as ações já realizadas pela pasta desde o recebimento das doses, quer sejam:_x000D_
 • A listagem de pessoas já imunizadas com as doses da Oxford/Astrazeneca no Município e demais doses que porventura tenham sido recebidas da Coronavac (incluindo Coronavac 10) com a totalização das doses já aplicadas, contendo a especificação do grupo de prioritários ao qual o_x000D_
 imunizado pertence;_x000D_
 • Que se divulgue nas redes sociais, na Nota Informativa Epidemiológica, diariamente, o número de pessoas já vacinadas no Município de Entre Rios de Minas, a exemplo do que é realizado em outras cidades._x000D_
 Justificamos o presente diante da necessidade da atenção especial à questão da vacinação contra a Covid-19, especialmente em momento de delicada situação, com o devido acompanhamento por parte da população.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no_44_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no_44_-_2021_.pdf</t>
   </si>
   <si>
     <t>Requer que seja cumprido o piso salarial referentes aos agentes de saúde e agentes de combate às endemias, tudo em conformidade com o que a legislação federal determina.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no_45_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no_45_-_2021_.pdf</t>
   </si>
   <si>
     <t>A construção de calçada (passeio público) às margens da Rua Amador Souza Leão, recentemente asfaltada, localizada no bairro da Vargem do Engenho, sendo, ainda, implementada uma pista de caminhada e corrida no local. O acostamento está precário, de modo que os pedestres estão sendo obrigados a dividir espaço com os carros e caminhões durante o percurso.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no_46_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no_46_-_2021_.pdf</t>
   </si>
   <si>
     <t>A realização da revitalização do sistema da rede de drenagem pluvial existente na Rua José Geraldo de Oliveira, na Vargem do Engenho, a fim de que possa ser corrigido o escoamento de água no local, com a devida implantação da galeria pluvial necessária._x000D_
 _x000D_
 O local já passou por recentes episódios de inundações, sendo que a água inclusive veio a invadir a residência de moradores, motivo pelo qual é indispensável a intervenção do Poder Público na região, de modo a evitar a repetição de incidentes desta natureza.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no_47_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no_47_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que o Município possa ofertar gratuitamente a realização os testes de triagem neonatal nos recém-nascidos pertencentes ao nosso município em conformidade com o que preceitua a legislação federal a respeito, dada a importância do acesso universal à saúde neste primeiro momento aos cidadãos, a qual é garantida pelo Art. 196 da Constituição Federal de 1988 e regulamentada pela Lei Federal nº 8080/1990:_x000D_
 1) Teste da Orelhinha (Emissões Otoacústicas Evocadas)_x000D_
 2) Teste da Linguinha (Protocolo de Avaliação do Frênulo da Língua em Bebês)_x000D_
 3) Teste do Olhinho (Teste do Reflexo Vermelho)</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>Thiago Itamar Ted, Levi da Costa Campos</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no_48_-_2021_.pdf</t>
+    <t>Thiago Itamar "Ted", Levi da Costa Campos</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no_48_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que se encaminhe a esta Casa Legislativa, se até a presente data foi realizada a aquisição de combustíveis para o abastecimento da frota municipal com dispensa de licitação tendo como parâmetro o Decreto Municipal nº 2.521, de 26 de fevereiro de 2021. Em caso positivo, informe quais compras foram efetuadas, os fornecedores, bem como os valores praticados.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no_49_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no_49_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que se encaminhe a esta Casa Legislativa informações acerca da arrecadação do Município referente ao ICMS do Esporte, demonstrando as cifras que estão previstas para disponibilização pelo Estado de Minas Gerais no caixa do Município neste e nos exercícios seguintes. Que se encaminhe também um cronograma das ações para aplicação dos recursos, de maneira a empregar nas ações de promoção do esporte em nosso município. Ressalta-se a importância do recurso para o emprego nas atividades esportivas e seus resultados sociais, enfatizando, no entanto, que o Município continue a aplicar também recursos próprios para atenção ao segmento que tanto carece de investimento por parte do Poder Público.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no_50_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no_50_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que o Município possa colocar um carro e um funcionário à disposição para verificar as lâmpadas queimadas no postes do parque público de iluminação, a cada quinze dias, tendo em vista a grande quantidade de lâmpadas queimadas na cidade, em diversos pontos. Entendemos que o cidadão pode propor a solicitação junto à empresa responsável, no entanto, que o Município também possa também realizar essa ronda noturna encaminhando os locais e números dos postes para o Casip por meio do telefone. _x000D_
 _x000D_
 Trata-se de uma importante medida para assegurar a segurança pública de nosso município, uma vez que a escuridão pode gerar medo nas pessoas que necessitam andar à noite pelas ruas, sendo inúmeras as reclamações neste sentido.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_no_51_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_no_51_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que o Município possa determinar ao fiscal de Posturas a averiguação dos lotes vagos, públicos e particulares, que se encontram em condições de abandono com grande quantidade de mato, para que seja realizada a limpeza dos mesmos, em observância ao que preceitua o Código de Posturas do Município de Entre Rios de Minas em seu art. 12:_x000D_
 _x000D_
 “Art. 12 - Não é permitida a existência de terrenos cobertos de mato, pantanoso ou servindo de depósito de lixo dentro dos limites da área urbana da cidade, vilas, povoados e dos Distritos do Município.”_x000D_
 _x000D_
 Que o Poder Público possa promover dessa forma o combate à doenças e proliferação de pragas e insetos, uma vez que em lotes abandonados e sujos, há grandes riscos de haver proliferação de pragas, como ratos, escorpiões, cobras, entre outros animais. Essas doenças podem rapidamente se espalhar pela cidade e prejudicarem muitas pessoas, mas tudo pode ser evitado com uma boa limpeza.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no_52_-_2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no_52_-_2021.pdf</t>
   </si>
   <si>
     <t>Que se encaminhe a esta Casa Legislativa as razões de o Município não ter efetuado a aquisição de uma nova patrol e dois caminhões, conforme autorizado pela Lei Municipal nº 1.819, de 28 de junho de 2019, aprovada na legislatura anterior. Diante da extrema necessidade de aquisição de uma nova motoniveladora para melhorar o serviço de patrolamento nas estradas rurais, seria de extrema utilidade a execução da operação de crédito para se ter a máquina hoje à disposição dos munícipes, contando com os recursos dos repasses atrasados pelo Governo de Minas como argumentado à época. Que se informe também se existe hoje outra ação de modo a adquirir um novo equipamento para realizar a manutenção das estradas e prazos para sua efetivação.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no_53_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no_53_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que se encaminhe a esta Casa informações a respeito do andamento da obra de reforma do campo de futebol da Mata dos Pachecos, especialmente os dados em porcentagem de conclusão da obra, o montante de recursos já gastos e aquele ainda disponível, bem como o cronograma e o planejamento a respeito dos próximos passos que serão empreendidos no local. No mesmo sentido, requer informações a respeito do Contrato 0109/2020,_x000D_
 firmado junto à empresa Sustentável Projetos Consultoria e Obras LTDA, que tem por objeto a reforma e a ampliação dos vestiários do campo._x000D_
 _x000D_
 Os vereadores Thiago Itamar Santos Villaça, Levi da Costa Campos e Denis Andrade Diniz, recentemente, realizaram uma visita no local e constataram que as obras estão paralisadas. Diante disso, é imprescindível que sejam enviadas informações a respeito, até porque o convênio estabelecido com a União para o repasse de recursos, n° 863404/2017, possui data de término da vigência no dia 30/06/2021.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>Retirado pelo autor</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_no_55_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_no_55_-_2021_.pdf</t>
   </si>
   <si>
     <t>A implantação de uma caçamba de lixo no Bairro Castro, atendendo ao pedido de moradores daquele local, proporcionando condições para descarte de_x000D_
 resíduos em período anterior ao dia de coleta.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_56_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_56_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que sejam esclarecidos os fatos e enviadas informações a esta Casa a respeito do horário e do número de atendimentos médicos que acontecem na Zona Rural da Pedra Negra._x000D_
 Conforme relatado por moradores locais, são recorrentes os atrasos nos atendimentos. Exemplifica-se a questão no fato de que em uma semana, a chegada do médico estava marcada para 10h00min, sendo iniciada somente às 14h00min. Já em outra, estava marcado às 11h00min, começando apenas às 13h40min. Ademais, também há noticias de que o número de atendimentos, que ocorrem quinzenalmente, reduziu de 15 (quinze) para 10 (dez) consultas.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>Thiago Itamar Ted, Denis da Escolinha, Joãozinho Cricri, Larissa Rodrigues, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Roni Enfermeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_no_57_-_2021_.pdf</t>
+    <t>Thiago Itamar "Ted", Denis da Escolinha, Joãozinho Cricri, Larissa Rodrigues, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Roni Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_no_57_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa esclarecer a esta Casa Legislativa a respeito da situação constatada no Portal do Tribunal de Contas do Estado de Minas Gerais (TCE-MG) acerca do descumprimento do gasto mínimo com a Educação no exercício de 2020, totalizando apenas 22,13% ante os 25% obrigatórios pela Constituição Federal em seu Art. 212. Diante disso, requer:_x000D_
 _x000D_
 -Cópia de documentos legais que justifiquem o ato de descumprimento ao preceito legal haja vista que as cidades vizinhas, passando pelo mesmo momento de pandemia da Covid-19 e amplas dificuldades financeiras, conseguiram cumprir o percentual determinado pela Constituição;_x000D_
 - Um balanço completo das receitas e despesas, bem como das áreas específicas em que o valor de R$ 5,3 milhões foi aportado e as principais áreas afetadas pelo descumprimento à regra;</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_no_58_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_no_58_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que se encaminhe a esta Casa Legislativa todos os documentos relacionados aos Processos Licitatórios 037/2021 e 038/2021, ambos efetuados na modalidade de Dispensa de Licitação, tais como notas fiscais, notas de empenho, editais e extratos de convocação, cotações de preço realizadas, atas,_x000D_
 bem como as cópias dos contratos administrativos celebrados com as empresas vencedoras. Registra-se que, até esta data, no Portal da Transparência, encontram-se apenas os extratos com nomes de contratados e valores pagos._x000D_
 _x000D_
 Ademais disso, requer, que o Poder Executivo possa esclarecer a esta Casa Legislativa as razões pelas quais não optou por soluções de menor custo na implantação dos equipamentos e da prestação de serviço realizada, tendo em vista que o município dispõe de mão de obra e poderia adquirir_x000D_
 chapas de madeira, telas de plástico ou material similar que permitiriam os efeitos desejados de restrições à aglomerações de pessoas no espaço público delimitado.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/512/requerimento_no_59_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/512/requerimento_no_59_-_2021_.pdf</t>
   </si>
   <si>
     <t>Conforme denota-se de uma simples conferência no sítio eletrônico da Prefeitura Municipal de Entre Rios de Minas, mais precisamente no Portal da Transparência, inexplicavelmente, não consta no mesmo a folha salarial do funcionalismo público municipal referente aos meses de setembro e outubro do exercício de 2020. Diante disso, é o presente para requerer que o supramencionado site seja alimentado com as informações faltantes, tudo em homenagem ao princípio da publicidade e transparência, conforme preceito legal.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_no_60_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_no_60_-_2021_.pdf</t>
   </si>
   <si>
     <t>Conforme denota-se de uma simples conferência no sítio eletrônico da Prefeitura Municipal de Entre Rios de Minas, mais precisamente no link "Licitações", sub-link "Licitações 2021", não constam alguns processos licitatórios nas modalidades de Pregão, Credenciamento e Dispensa, disponibilizando os editais completos e extratos de convocação para a garantia da ampla participação, em atenção ao princípio da publicidade e da transparência. Como exemplo, podemos citar o Credenciamento n° 001/2021 referente ao Processo Licitatório n° 039/2021. Vale destacar, inclusive, que alguns destes processos licitatórios já tiveram seu extrato publicado no Diário Oficial Eletrônico do Município, orientando para a busca nos links_x000D_
 supramencionados, sendo, portanto, imperativo que se garanta a publicação completa dos documentos dos certames.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_no_61_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_no_61_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal possa apresentar à esta Casa Legislativa os normativos legais e pareceres jurídicos que fundamentaram a dispensa de aprovação de lei específica para a celebração de termos de fomento junto às entidades assistenciais do Municípios visando o repasse de subvenções sociais com recursos do Fundo da Infância e da Adolescência (FIA), amparando-se apenas na indispensável apreciação e aprovação do egrégio Conselho Municipal dos Direitos da Criança e do Adolescente (CMDCA)._x000D_
 _x000D_
 Para tal, fundamenta-se este pedido de informações tomando-se por base os Termos de Fomento n°002/2021, no valor R$ 183.000.00 (cento e oitenta e três mil reais). n°003/2021, no valor de RS 68.056,00 (sessenta e oito mil e cinquenta e seis reais) e n°004/2021, no valor de R$ 234.772,00 (duzentos e trinta e quatro mil setecentos e setenta e dois reais) celebrados pela Secretaria Municipal de Desenvolvimento Social com organizações da sociedade civil de nosso município conforme plano de trabalho</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_no_62_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_no_62_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que o Município tome providências concretas a respeito do Terminal Rodoviário Mário Alves de Andrade, promovendo adequações possíveis para evitar a contínua perda de materiais já investidos na construção do referido equipamento público, tendo em vista o grave estado de deterioração e descaso em que se encontra aquele local. Que possa ainda cercar o referido ponto para evitar mais danos e utilização indevida do espaço para práticas não autorizadas pelo Poder Público Municipal, inclusive ilícitas, atribuindo o terminal à sua finalidade. Anexa-se relatório da visita realizada ao local, explicitando a situação em que se encontra.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_no_63_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_no_63_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, possa informar a esta Casa Legislativa quantos e quais são os veículos que hoje estão efetivamente disponíveis para atendimento aos cidadãos necessitados de atenção na área de saúde, em especial no Tratamento Fora de Domicílio (TFD). Além disso, que informe também a respeito dos reparos necessários a duas ambulâncias que se encontram paradas, com sua inoperabilidade constatada por este parlamentar em evento ocorrido no último dia 05 de abril, quando da solicitação para atenção ao pedido de alta de paciente no Hospital Maternidade São José, em Conselheiro Lafaiete, a saber:_x000D_
 - Qual a previsão do conserto destes veículos?_x000D_
 - Se o Município já realizou processo licitatário para a aquisição de peças, por quê não teria realizado o reparo dos veículos até a data mencionada, uma_x000D_
 vez que, segundo informações, já se encontram parados há aproximadamente três meses?</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_no_64_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_no_64_-_2021_.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize um leilão dos veículos inservíveis que se encontram estacionados no pátio do Almoxarifado hoje sem condições de uso, podendo usufruir dos recursos a serem arrecadados com as peças ainda em boas condições de utilização e liberando espaço. Que se realize o processo nos termos da Lei 8.666/1993 e normas posteriores, garantindo a lisura do processo e a transparência para a ampla participação de interessados. _x000D_
 _x000D_
 Cabe destacar que já existe uma relação concreta dos veículos, que envolvem tanto veículos de passeio quanto utilitários, passíveis de serem leiloados,_x000D_
 tendo sido desenvolvida pela Diretoria de Departamento de Transportes de 2017-2020, cabendo apenas a execução do processo.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/518/requerimento_no_65_-_2021_.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/518/requerimento_no_65_-_2021_.pdf</t>
   </si>
   <si>
     <t>Requer que sejam instaladas 04 (quatro) barras de dormentes ou trilhos na calçada existente no cruzamento entre a Rua Prof. Luís Balbino e a Avenida_x000D_
 Tiradentes. Justifica-se o pedido em razão do intenso perigo existente na região, haja vista que a Rua Prof. Luis Balbino é extremamente íngreme e propensa a acidentes. A instalação da estrutura metálica requerida poderá evitar a ocorrência de maiores danos em tais ocasiões._x000D_
 Recentemente, inclusive, foi registrado um grave acidente no local, tendo ocorrido 01 (uma) morte. Os danos de tal evento poderiam ter sido reduzidos, caso existisse a proteção indicada.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/520/requerimento_no_82-2021.pdf</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/520/requerimento_no_82-2021.pdf</t>
   </si>
   <si>
     <t>Requer apuração sobre irregularidades no pagamento, por parte do Poder Executivo Municipal, das horas extras ao servidor Sr. Cláudio dos Reis Lima, bem como elucidar as divergências entre a documentação encaminhada pelo Senhor Prefeito_x000D_
 Municipal nos anos de 2019 e 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -4323,67 +4621,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2337/requerimento_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/requerimento_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2340/requerimento_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/requerimento_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2433/requerimento_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2434/requerimento_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2435/requerimento_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2436/requerimento_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2437/requerimento_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2438/requerimento_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2439/requerimento_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2440/requerimento_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/requerimento_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2442/requerimento_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2480/requerimento_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/requerimento_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2482/requerimento_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/requerimento_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2486/requerimento_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2487/requerimento_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/requerimento_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/requerimento_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2490/requerimento_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2523/requerimento_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2524/requerimento_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2525/requerimento_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2542/requerimento_n_30-2025_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2543/requerimento_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2545/requerimento_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2568/requerimento_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2569/requerimento_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2570/requerimento_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2571/requerimento_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2594/requerimento_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2595/requerimento_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2596/requerimento_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_n_41-2025_-_bruno_asevedo_coelho_silva.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2683/requerimento_n_42-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2684/requerimento_n_43-2025_-_bruno_asevedo_coelho_silva.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2685/requerimento_n_44-2025_-_bruno_asevedo_coelho_silva_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_n_45-2025_-_lucas_augusto_resende_dias_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2687/requerimento_n_46-2025_-_lucas_augusto_resende_dias_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_n_47-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_n_48-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2690/requerimento_n_49-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_n_50-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2692/requerimento_n_51-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2693/requerimento_n_52-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2694/requerimento_n_53-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2695/requerimento_n_54-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2696/requerimento_n_55-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2697/requerimento_n_56-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/requerimento_n_57-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/requerimento_n_58-2025_-_amintas_de_moura_ferreira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/requerimento_n_59-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/requerimento_n_60-2025_-_jose_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/requerimento_n_61-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/requerimento_n_62-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2899/requerimento_n_63-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_n_64-2025_-_jose_da_silva_fernandes_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_n_65-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/requerimento_n_66-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_no_67-2025_-_comissao_de_obras_e_servicos_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_n_01-2024_joaozinho.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2147/requerimento_no_03-2024_joaozinho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/requerimento_n_04-2024_todos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2149/requerimento_n_05-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2150/requerimento_n_06-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/requerimento_n_07-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/requerimento_n_08-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2153/requerimento_n_09-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2154/requerimento_n_10-2024_juquinha.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/requerimento_n_11-2024_denis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2178/requerimento_n_12-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2179/requerimento_n_13-2024_levi.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2180/requerimento_n_14-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2181/requerimento_n_15-2024_larissa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2182/requerimento_n_16-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2183/requerimento_n_17-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/requerimento_n_18-2024_larissa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/requerimento_n_19-2024_rivael_e_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/requerimento_n_20-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_n_21-2024_joao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/requerimento_n_22-2024_joao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/requerimento_n_23-2024_joao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/requerimento_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/requerimento_n_25-2024_thiago_e_larissa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/requerimento_n_26-2024_levi.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_n_27-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/requerimento_n_29-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/requerimento_n_30-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/requerimento_n31-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/requerimento_n_32-2024_juquinha.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/requerimento_n_33-2024_bituri_joao_larissa_rodrigo_denis_juquinha_e_rivael.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_n_34-2024_juquinha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_n_35-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_n_36-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_n_37-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/requerimento_n_38-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_n_39-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2206/requerimento_n_40-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/requerimento_n_41-2024__levi_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2208/requerimento_n_42-2024_levi.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/requerimento_n_43-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/requerimento_n_44-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_n_45-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_n_46-2024_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_n_47-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_n_48-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_n_49-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_n_50-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_n_51-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2514/requerimento_n_52-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1495/requerimento_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1496/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1497/requerimento_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1498/requerimento_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1502/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1504/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1510/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1515/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1516/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1517/requereimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1518/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1519/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_no31-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1527/requerimento_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1528/requerimento_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1529/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1530/requerimento_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1531/requerimento_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1532/requerimento_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1533/requerimento_no_44_-_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1534/requerimento_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1535/requerimento_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1536/requerimento_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1537/requerimento_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1538/requerimento_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1589/requerimento_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1592/requerimento_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1593/requerimento_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1594/requerimento_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1595/requerimento_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1596/requerimento_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1597/requerimento_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1598/requerimento_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1599/requerimento_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1635/requerimento_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1636/requerimento_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1637/requerimento_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1640/reuerimento_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1641/requerimento_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1642/requerimento_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/requerimento_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1644/requerimento_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1645/requerimento_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1647/requerimento_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1648/requerimento_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1649/requerimento_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1650/requerimento_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/requerimento_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1652/requerimento_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1653/requerimento_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1654/requerimento_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1655/requerimento_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1656/requerimento_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/requerimento_n_89-2023_-_roni_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1816/requerimento_n_90-2023_-_roni_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_n_91-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/requerimento_n_92-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1819/requerimento_n_93-2023_-_joao_goncalves_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1822/requerimento_n_96-2023_-_levi.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1823/requerimento_n_97-2023_-_joao_goncalves_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1825/requerimento_n_99-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1826/requerimento_n_100-2023_-_denis.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/requerimento_n_101-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_n_103-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1831/requerimento_n_105-2023_-_rivael_ted_joao_e_levi.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_n_107-2023_-_thiago_e_levi.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1834/requerimento_n_108-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1835/requerimento_n_109-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1836/requerimento_n_110-2023_-_todos_.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/requerimento_n_111-2023_-_todos_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1838/requerimento_n_112-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1839/requerimento_n_113-2023_-_todos_.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_n_114-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_n_115-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_n_116-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1843/requerimento_n_117-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1844/requerimento_n_118-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/requerimento_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/requerimento_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1540/requerimento_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1541/requerimento_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/requerimento_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/requerimento_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/requerimento_no_35-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/requerimento_no_36-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/requerimento_no_37-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/requerimento_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/requerimento_no_39-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_no_40-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/requerimento_no_41-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/requerimento_no_42-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1552/requerimento_no_43-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/requerimento_no_44-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/requerimento_no_45-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/requerimento_no_46-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1556/requerimento_no_47-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1557/requerimento_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/requerimento_no_49-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/requerimento_no_50-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/requerimento_no_51-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/requerimento_no_52-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/requerimento_no_53-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/requerimento_no_54-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/requerimento_no_55-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/requerimento_no_56-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/requerimento_no_57-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/requerimento_no_58-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/requerimento_no_59-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/requerimento_no_60-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/requerimento_no_61-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/requerimento_no_62-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/requerimento_no_63-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/requerimento_no_64-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/requerimento_no_65-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/requerimento_no_66-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1576/requerimento_no_67-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1577/requerimento_no_68-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/requerimento_no_69-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/requerimento_no_71-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/requerimento_no_72-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1580/requerimento_no_73-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/requerimento_no_74-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_no_75-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/requerimento_no_79-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_14-2021_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_no_35_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no_36_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no_38_-_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no_39_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no_40_-_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no_42_-_2021__.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no_43_-_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no_43_-_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no_44_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no_45_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no_46_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no_47_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no_48_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no_49_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no_50_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_no_51_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no_52_-_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no_53_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_no_55_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_56_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_no_57_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_no_58_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/512/requerimento_no_59_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_no_60_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_no_61_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_no_62_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_no_63_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_no_64_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/518/requerimento_no_65_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/520/requerimento_no_82-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3137/requerimento_no_01-2026_-_antonio_teodoro_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3138/requerimento_no_02-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3139/requerimento_no_03-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3140/requerimento_no_04-2026_-_bruno_azevedo_coelho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3141/requerimento_no_05-2026_-_jose_da_silva_fernandes_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3142/requerimento_no_06-2026_-_lucas_augusto_resende_dias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3143/requerimento_no_07-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3144/requerimento_no_08-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3145/requerimento_no_09-2026_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3146/requerimento_no_10-2026_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3147/requerimento_no_11-2026_-_antonio_teodoro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3148/requerimento_no_12-2026_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2337/requerimento_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/requerimento_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2340/requerimento_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/requerimento_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2433/requerimento_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2434/requerimento_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2435/requerimento_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2436/requerimento_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2437/requerimento_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2438/requerimento_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2439/requerimento_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2440/requerimento_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/requerimento_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2442/requerimento_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2480/requerimento_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/requerimento_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2482/requerimento_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/requerimento_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2486/requerimento_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2487/requerimento_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/requerimento_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/requerimento_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2490/requerimento_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2523/requerimento_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2524/requerimento_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2525/requerimento_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2542/requerimento_n_30-2025_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2543/requerimento_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2545/requerimento_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2568/requerimento_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2569/requerimento_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2570/requerimento_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2571/requerimento_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2594/requerimento_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2595/requerimento_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2596/requerimento_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_n_41-2025_-_bruno_asevedo_coelho_silva.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2683/requerimento_n_42-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2684/requerimento_n_43-2025_-_bruno_asevedo_coelho_silva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2685/requerimento_n_44-2025_-_bruno_asevedo_coelho_silva_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_n_45-2025_-_lucas_augusto_resende_dias_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2687/requerimento_n_46-2025_-_lucas_augusto_resende_dias_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_n_47-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_n_48-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2690/requerimento_n_49-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_n_50-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2692/requerimento_n_51-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2693/requerimento_n_52-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2694/requerimento_n_53-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2695/requerimento_n_54-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2696/requerimento_n_55-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2697/requerimento_n_56-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/requerimento_n_57-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/requerimento_n_58-2025_-_amintas_de_moura_ferreira.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/requerimento_n_59-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/requerimento_n_60-2025_-_jose_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/requerimento_n_61-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/requerimento_n_62-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2899/requerimento_n_63-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_n_64-2025_-_jose_da_silva_fernandes_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_n_65-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/requerimento_n_66-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_no_67-2025_-_comissao_de_obras_e_servicos_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/requerimento_n_68-2025_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2975/requerimento_n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2976/requerimento_n_71-2025_-_sarah_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_n_72-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_n_73-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/requerimento_n_74-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2980/requerimento_n_75-2025_-_jose_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_n_76-2025_-_fernando_andrade_maia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/requerimento_n_77-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/requerimento_n_78-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/requerimento_n_79-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/requerimento_n_80-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/requerimento_n_81-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/requerimento_n_82-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_n_01-2024_joaozinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2147/requerimento_no_03-2024_joaozinho.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/requerimento_n_04-2024_todos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2149/requerimento_n_05-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2150/requerimento_n_06-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/requerimento_n_07-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/requerimento_n_08-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2153/requerimento_n_09-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2154/requerimento_n_10-2024_juquinha.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/requerimento_n_11-2024_denis.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2178/requerimento_n_12-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2179/requerimento_n_13-2024_levi.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2180/requerimento_n_14-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2181/requerimento_n_15-2024_larissa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2182/requerimento_n_16-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2183/requerimento_n_17-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/requerimento_n_18-2024_larissa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/requerimento_n_19-2024_rivael_e_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/requerimento_n_20-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_n_21-2024_joao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/requerimento_n_22-2024_joao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/requerimento_n_23-2024_joao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/requerimento_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/requerimento_n_25-2024_thiago_e_larissa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/requerimento_n_26-2024_levi.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_n_27-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/requerimento_n_29-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/requerimento_n_30-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/requerimento_n31-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/requerimento_n_32-2024_juquinha.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/requerimento_n_33-2024_bituri_joao_larissa_rodrigo_denis_juquinha_e_rivael.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_n_34-2024_juquinha.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_n_35-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_n_36-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_n_37-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/requerimento_n_38-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_n_39-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2206/requerimento_n_40-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/requerimento_n_41-2024__levi_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2208/requerimento_n_42-2024_levi.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/requerimento_n_43-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/requerimento_n_44-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_n_45-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_n_46-2024_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_n_47-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_n_48-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_n_49-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_n_50-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_n_51-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2514/requerimento_n_52-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1495/requerimento_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1496/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1497/requerimento_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1498/requerimento_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1502/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1504/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1510/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1515/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1516/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1517/requereimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1518/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1519/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_no31-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1527/requerimento_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1528/requerimento_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1529/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1530/requerimento_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1531/requerimento_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1532/requerimento_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1533/requerimento_no_44_-_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1534/requerimento_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1535/requerimento_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1536/requerimento_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1537/requerimento_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1538/requerimento_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1589/requerimento_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1592/requerimento_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1593/requerimento_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1594/requerimento_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1595/requerimento_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1596/requerimento_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1597/requerimento_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1598/requerimento_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1599/requerimento_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1635/requerimento_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1636/requerimento_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1637/requerimento_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1640/reuerimento_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1641/requerimento_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1642/requerimento_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/requerimento_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1644/requerimento_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1645/requerimento_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1647/requerimento_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1648/requerimento_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1649/requerimento_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1650/requerimento_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/requerimento_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1652/requerimento_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1653/requerimento_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1654/requerimento_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1655/requerimento_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1656/requerimento_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/requerimento_n_89-2023_-_roni_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1816/requerimento_n_90-2023_-_roni_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_n_91-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/requerimento_n_92-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1819/requerimento_n_93-2023_-_joao_goncalves_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1822/requerimento_n_96-2023_-_levi.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1823/requerimento_n_97-2023_-_joao_goncalves_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1825/requerimento_n_99-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1826/requerimento_n_100-2023_-_denis.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/requerimento_n_101-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_n_103-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1831/requerimento_n_105-2023_-_rivael_ted_joao_e_levi.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_n_107-2023_-_thiago_e_levi.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1834/requerimento_n_108-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1835/requerimento_n_109-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1836/requerimento_n_110-2023_-_todos_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/requerimento_n_111-2023_-_todos_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1838/requerimento_n_112-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1839/requerimento_n_113-2023_-_todos_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_n_114-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_n_115-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_n_116-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1843/requerimento_n_117-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1844/requerimento_n_118-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/requerimento_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/requerimento_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1540/requerimento_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1541/requerimento_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/requerimento_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/requerimento_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/requerimento_no_35-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/requerimento_no_36-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/requerimento_no_37-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/requerimento_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/requerimento_no_39-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_no_40-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/requerimento_no_41-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/requerimento_no_42-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1552/requerimento_no_43-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/requerimento_no_44-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/requerimento_no_45-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/requerimento_no_46-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1556/requerimento_no_47-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1557/requerimento_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/requerimento_no_49-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/requerimento_no_50-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/requerimento_no_51-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/requerimento_no_52-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/requerimento_no_53-2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/requerimento_no_54-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/requerimento_no_55-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/requerimento_no_56-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/requerimento_no_57-2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/requerimento_no_58-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/requerimento_no_59-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/requerimento_no_60-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/requerimento_no_61-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/requerimento_no_62-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/requerimento_no_63-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/requerimento_no_64-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/requerimento_no_65-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/requerimento_no_66-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1576/requerimento_no_67-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1577/requerimento_no_68-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/requerimento_no_69-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/requerimento_no_71-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/requerimento_no_72-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1580/requerimento_no_73-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/requerimento_no_74-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_no_75-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/requerimento_no_79-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_14-2021_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_no_35_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no_36_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no_38_-_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no_39_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no_40_-_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no_42_-_2021__.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no_43_-_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no_43_-_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no_44_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no_45_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no_46_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no_47_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no_48_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no_49_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no_50_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_no_51_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no_52_-_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no_53_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_no_55_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_56_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_no_57_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_no_58_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/512/requerimento_no_59_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_no_60_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_no_61_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_no_62_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_no_63_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_no_64_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/518/requerimento_no_65_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/520/requerimento_no_82-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H347"/>
+  <dimension ref="A1:H376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="164" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="165.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4412,8995 +4710,9749 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>73</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D15" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
+        <v>37</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>76</v>
+      </c>
+      <c r="C19" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>37</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>51</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B22" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>41</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>46</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>50</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>55</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>112</v>
+        <v>37</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="H26" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>120</v>
+        <v>63</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
+      <c r="F27" t="s">
+        <v>32</v>
+      </c>
       <c r="G27" s="1" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="H27" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="B28" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C28" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="H28" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="B29" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C29" t="s">
-        <v>128</v>
+        <v>72</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="H29" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="B30" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C30" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="H30" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="B31" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C31" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>137</v>
+        <v>27</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="H31" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C32" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>129</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="H32" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="B33" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>129</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="H33" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="B34" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C34" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="H34" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C35" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="H35" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B36" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C36" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="H36" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B37" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C37" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>83</v>
+        <v>129</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="H37" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C38" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>112</v>
+        <v>37</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="H38" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="B39" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C39" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="H39" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="B40" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C40" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="H40" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="B41" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C41" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
-      <c r="F41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="1" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="H41" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="B42" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C42" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="H42" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="B43" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C43" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>112</v>
+        <v>64</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="H43" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C44" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="H44" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="B45" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C45" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>74</v>
+        <v>182</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="H45" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="B46" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C46" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="H46" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="B47" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C47" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="H47" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="B48" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C48" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="H48" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="B49" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C49" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="H49" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="B50" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C50" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>112</v>
+        <v>64</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="H50" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="B51" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C51" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="H51" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="B52" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C52" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="H52" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="B53" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C53" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="H53" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="B54" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C54" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="H54" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="B55" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C55" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>112</v>
+        <v>64</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="H55" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="B56" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C56" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="H56" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="B57" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C57" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>112</v>
+        <v>64</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="H57" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="B58" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C58" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="H58" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="B59" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C59" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="H59" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B60" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C60" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="H60" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="B61" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C61" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
       <c r="H61" t="s">
-        <v>259</v>
+        <v>248</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="B62" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C62" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>112</v>
+        <v>64</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="H62" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="B63" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C63" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="H63" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="B64" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C64" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="H64" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="B65" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C65" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="H65" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="B66" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C66" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="H66" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="B67" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C67" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="H67" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="B68" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C68" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>286</v>
+        <v>51</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="H68" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="B69" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>278</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>291</v>
+        <v>64</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>292</v>
+        <v>279</v>
       </c>
       <c r="H69" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="B70" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C70" t="s">
-        <v>17</v>
+        <v>282</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>291</v>
+        <v>64</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="H70" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="B71" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C71" t="s">
-        <v>21</v>
+        <v>286</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>291</v>
+        <v>64</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="H71" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="B72" t="s">
+        <v>76</v>
+      </c>
+      <c r="C72" t="s">
         <v>290</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>301</v>
+        <v>51</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="H72" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="B73" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C73" t="s">
-        <v>29</v>
+        <v>294</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>305</v>
+        <v>129</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="H73" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="B74" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>298</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>305</v>
+        <v>51</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="H74" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="B75" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C75" t="s">
-        <v>39</v>
+        <v>302</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>305</v>
+        <v>32</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="H75" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="B76" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C76" t="s">
-        <v>44</v>
+        <v>306</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>315</v>
+        <v>64</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="H76" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="B77" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C77" t="s">
-        <v>48</v>
+        <v>310</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>315</v>
+        <v>51</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="H77" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="B78" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C78" t="s">
-        <v>53</v>
+        <v>314</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>322</v>
+        <v>51</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="H78" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="B79" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C79" t="s">
-        <v>57</v>
+        <v>318</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>326</v>
+        <v>32</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="H79" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="B80" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C80" t="s">
-        <v>61</v>
+        <v>322</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>315</v>
+        <v>64</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="H80" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="B81" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C81" t="s">
-        <v>65</v>
+        <v>326</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>333</v>
+        <v>64</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="H81" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="B82" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C82" t="s">
-        <v>69</v>
+        <v>330</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="H82" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="B83" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C83" t="s">
-        <v>73</v>
+        <v>335</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="H83" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="B84" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C84" t="s">
-        <v>78</v>
+        <v>340</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>337</v>
+        <v>32</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="H84" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B85" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C85" t="s">
-        <v>82</v>
+        <v>344</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>315</v>
+        <v>32</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="H85" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>347</v>
+      </c>
+      <c r="B86" t="s">
+        <v>76</v>
+      </c>
+      <c r="C86" t="s">
+        <v>348</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>64</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H86" t="s">
         <v>350</v>
-      </c>
-[...19 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>351</v>
+      </c>
+      <c r="B87" t="s">
+        <v>76</v>
+      </c>
+      <c r="C87" t="s">
+        <v>352</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>64</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="B87" t="s">
-[...11 lines deleted...]
-      <c r="F87" t="s">
+      <c r="H87" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>355</v>
+      </c>
+      <c r="B88" t="s">
+        <v>76</v>
+      </c>
+      <c r="C88" t="s">
+        <v>356</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>64</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="B88" t="s">
-[...14 lines deleted...]
-      <c r="G88" s="1" t="s">
+      <c r="H88" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>359</v>
+      </c>
+      <c r="B89" t="s">
+        <v>76</v>
+      </c>
+      <c r="C89" t="s">
         <v>360</v>
       </c>
-      <c r="B89" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>291</v>
+        <v>64</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>361</v>
       </c>
       <c r="H89" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>363</v>
       </c>
       <c r="B90" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C90" t="s">
-        <v>103</v>
+        <v>364</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>291</v>
+        <v>32</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="H90" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B91" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C91" t="s">
-        <v>107</v>
+        <v>368</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>291</v>
+        <v>336</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="H91" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B92" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C92" t="s">
-        <v>111</v>
+        <v>372</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>370</v>
+        <v>64</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="H92" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B93" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C93" t="s">
-        <v>116</v>
+        <v>376</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="H93" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B94" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C94" t="s">
-        <v>120</v>
+        <v>380</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>333</v>
+        <v>182</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="H94" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B95" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C95" t="s">
-        <v>124</v>
+        <v>384</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="H95" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="B96" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C96" t="s">
-        <v>128</v>
+        <v>388</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>301</v>
+        <v>182</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>295</v>
+        <v>389</v>
       </c>
       <c r="H96" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="B97" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="C97" t="s">
-        <v>132</v>
+        <v>392</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>337</v>
+        <v>182</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="H97" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="B98" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C98" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>337</v>
+        <v>397</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="H98" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="B99" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C99" t="s">
-        <v>141</v>
+        <v>17</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>337</v>
+        <v>397</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>391</v>
+        <v>69</v>
       </c>
       <c r="H99" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="B100" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C100" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>322</v>
+        <v>397</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="H100" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>405</v>
+      </c>
+      <c r="B101" t="s">
         <v>396</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" t="s">
-        <v>149</v>
+        <v>26</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="H101" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="B102" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C102" t="s">
-        <v>153</v>
+        <v>31</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>322</v>
+        <v>410</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>401</v>
+        <v>411</v>
       </c>
       <c r="H102" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="B103" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C103" t="s">
-        <v>157</v>
+        <v>36</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>337</v>
+        <v>410</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
       <c r="H103" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="B104" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C104" t="s">
-        <v>161</v>
+        <v>41</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>315</v>
+        <v>410</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="H104" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="B105" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C105" t="s">
-        <v>165</v>
+        <v>46</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="H105" t="s">
-        <v>411</v>
+        <v>422</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>412</v>
+        <v>423</v>
       </c>
       <c r="B106" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C106" t="s">
-        <v>169</v>
+        <v>50</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>413</v>
+        <v>424</v>
       </c>
       <c r="H106" t="s">
-        <v>414</v>
+        <v>425</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>415</v>
+        <v>426</v>
       </c>
       <c r="B107" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C107" t="s">
-        <v>173</v>
+        <v>55</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>305</v>
+        <v>427</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="H107" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="B108" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C108" t="s">
-        <v>177</v>
+        <v>59</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>337</v>
+        <v>431</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="H108" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
       <c r="B109" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C109" t="s">
-        <v>181</v>
+        <v>63</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="H109" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="B110" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C110" t="s">
-        <v>185</v>
+        <v>68</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>333</v>
+        <v>438</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="H110" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="B111" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C111" t="s">
-        <v>189</v>
+        <v>72</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>315</v>
+        <v>442</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>429</v>
+        <v>443</v>
       </c>
       <c r="H111" t="s">
-        <v>430</v>
+        <v>444</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>431</v>
+        <v>445</v>
       </c>
       <c r="B112" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C112" t="s">
-        <v>193</v>
+        <v>120</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>305</v>
+        <v>446</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>432</v>
+        <v>447</v>
       </c>
       <c r="H112" t="s">
-        <v>433</v>
+        <v>448</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>434</v>
+        <v>449</v>
       </c>
       <c r="B113" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C113" t="s">
-        <v>197</v>
+        <v>124</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>436</v>
+        <v>450</v>
       </c>
       <c r="H113" t="s">
-        <v>437</v>
+        <v>451</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>438</v>
+        <v>452</v>
       </c>
       <c r="B114" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C114" t="s">
-        <v>201</v>
+        <v>128</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>337</v>
+        <v>420</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>439</v>
+        <v>453</v>
       </c>
       <c r="H114" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>441</v>
+        <v>455</v>
       </c>
       <c r="B115" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C115" t="s">
-        <v>205</v>
+        <v>133</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>337</v>
+        <v>446</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>442</v>
+        <v>456</v>
       </c>
       <c r="H115" t="s">
-        <v>443</v>
+        <v>457</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>444</v>
+        <v>458</v>
       </c>
       <c r="B116" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C116" t="s">
-        <v>209</v>
+        <v>137</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>337</v>
+        <v>459</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
       <c r="H116" t="s">
-        <v>446</v>
+        <v>461</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="B117" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C117" t="s">
-        <v>213</v>
+        <v>141</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>337</v>
+        <v>410</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>448</v>
+        <v>463</v>
       </c>
       <c r="H117" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>450</v>
+        <v>465</v>
       </c>
       <c r="B118" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C118" t="s">
-        <v>217</v>
+        <v>145</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>315</v>
+        <v>397</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
       <c r="H118" t="s">
-        <v>452</v>
+        <v>467</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>453</v>
+        <v>468</v>
       </c>
       <c r="B119" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C119" t="s">
-        <v>221</v>
+        <v>149</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>341</v>
+        <v>397</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>454</v>
+        <v>469</v>
       </c>
       <c r="H119" t="s">
-        <v>455</v>
+        <v>470</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>456</v>
+        <v>471</v>
       </c>
       <c r="B120" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="C120" t="s">
-        <v>225</v>
+        <v>153</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>457</v>
+        <v>397</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>458</v>
+        <v>472</v>
       </c>
       <c r="H120" t="s">
-        <v>459</v>
+        <v>473</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>460</v>
+        <v>474</v>
       </c>
       <c r="B121" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C121" t="s">
-        <v>10</v>
+        <v>157</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="H121" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
       <c r="B122" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C122" t="s">
-        <v>17</v>
+        <v>161</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>462</v>
+        <v>410</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>466</v>
+        <v>479</v>
       </c>
       <c r="H122" t="s">
-        <v>467</v>
+        <v>480</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
       <c r="B123" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C123" t="s">
-        <v>21</v>
+        <v>165</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>462</v>
+        <v>438</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
       <c r="H123" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>471</v>
+        <v>484</v>
       </c>
       <c r="B124" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C124" t="s">
-        <v>25</v>
+        <v>169</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>462</v>
+        <v>410</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>472</v>
+        <v>485</v>
       </c>
       <c r="H124" t="s">
-        <v>473</v>
+        <v>486</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>474</v>
+        <v>487</v>
       </c>
       <c r="B125" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C125" t="s">
-        <v>29</v>
+        <v>173</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>457</v>
+        <v>406</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>475</v>
+        <v>69</v>
       </c>
       <c r="H125" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="B126" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>177</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>354</v>
+        <v>442</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>478</v>
+        <v>490</v>
       </c>
       <c r="H126" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="B127" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C127" t="s">
-        <v>39</v>
+        <v>181</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>305</v>
+        <v>442</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="H127" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="B128" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C128" t="s">
-        <v>44</v>
+        <v>186</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>484</v>
+        <v>442</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>485</v>
+        <v>496</v>
       </c>
       <c r="H128" t="s">
-        <v>486</v>
+        <v>497</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="B129" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C129" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>333</v>
+        <v>427</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>488</v>
+        <v>499</v>
       </c>
       <c r="H129" t="s">
-        <v>489</v>
+        <v>500</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>490</v>
+        <v>501</v>
       </c>
       <c r="B130" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C130" t="s">
-        <v>53</v>
+        <v>194</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>305</v>
+        <v>502</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="H130" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="B131" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C131" t="s">
-        <v>57</v>
+        <v>198</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>333</v>
+        <v>427</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="H131" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="B132" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C132" t="s">
-        <v>61</v>
+        <v>202</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>497</v>
+        <v>442</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>498</v>
+        <v>509</v>
       </c>
       <c r="H132" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="B133" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C133" t="s">
-        <v>65</v>
+        <v>206</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>501</v>
+        <v>420</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="H133" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="B134" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C134" t="s">
-        <v>69</v>
+        <v>210</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>337</v>
+        <v>410</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="H134" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
       <c r="B135" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C135" t="s">
-        <v>73</v>
+        <v>214</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>326</v>
+        <v>410</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="H135" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="B136" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C136" t="s">
-        <v>78</v>
+        <v>218</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>484</v>
+        <v>410</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="H136" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="B137" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C137" t="s">
-        <v>82</v>
+        <v>222</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>291</v>
+        <v>442</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="H137" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="B138" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C138" t="s">
-        <v>87</v>
+        <v>226</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>337</v>
+        <v>527</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="H138" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="B139" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C139" t="s">
-        <v>91</v>
+        <v>230</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>315</v>
+        <v>438</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="H139" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>522</v>
+        <v>533</v>
       </c>
       <c r="B140" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C140" t="s">
-        <v>95</v>
+        <v>234</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="H140" t="s">
-        <v>524</v>
+        <v>535</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>525</v>
+        <v>536</v>
       </c>
       <c r="B141" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C141" t="s">
-        <v>103</v>
+        <v>238</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>337</v>
+        <v>410</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="H141" t="s">
-        <v>527</v>
+        <v>538</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="B142" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C142" t="s">
-        <v>107</v>
+        <v>242</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>337</v>
+        <v>540</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>529</v>
+        <v>541</v>
       </c>
       <c r="H142" t="s">
-        <v>530</v>
+        <v>542</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>531</v>
+        <v>543</v>
       </c>
       <c r="B143" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C143" t="s">
-        <v>111</v>
+        <v>246</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>484</v>
+        <v>442</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>532</v>
+        <v>544</v>
       </c>
       <c r="H143" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>534</v>
+        <v>546</v>
       </c>
       <c r="B144" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C144" t="s">
-        <v>116</v>
+        <v>250</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>315</v>
+        <v>442</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="H144" t="s">
-        <v>536</v>
+        <v>548</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
       <c r="B145" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C145" t="s">
-        <v>120</v>
+        <v>254</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>291</v>
+        <v>442</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>538</v>
+        <v>550</v>
       </c>
       <c r="H145" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="B146" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C146" t="s">
-        <v>124</v>
+        <v>258</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>291</v>
+        <v>442</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="H146" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>543</v>
+        <v>555</v>
       </c>
       <c r="B147" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C147" t="s">
-        <v>128</v>
+        <v>262</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>326</v>
+        <v>420</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>544</v>
+        <v>556</v>
       </c>
       <c r="H147" t="s">
-        <v>545</v>
+        <v>557</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>546</v>
+        <v>558</v>
       </c>
       <c r="B148" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C148" t="s">
-        <v>132</v>
+        <v>266</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>322</v>
+        <v>446</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>547</v>
+        <v>559</v>
       </c>
       <c r="H148" t="s">
-        <v>548</v>
+        <v>560</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>549</v>
+        <v>561</v>
       </c>
       <c r="B149" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="C149" t="s">
-        <v>136</v>
+        <v>270</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>326</v>
+        <v>562</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>550</v>
+        <v>563</v>
       </c>
       <c r="H149" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>552</v>
+        <v>565</v>
       </c>
       <c r="B150" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C150" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>484</v>
+        <v>567</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>553</v>
+        <v>568</v>
       </c>
       <c r="H150" t="s">
-        <v>554</v>
+        <v>569</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>555</v>
+        <v>570</v>
       </c>
       <c r="B151" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C151" t="s">
-        <v>145</v>
+        <v>17</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>556</v>
+        <v>567</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>557</v>
+        <v>571</v>
       </c>
       <c r="H151" t="s">
-        <v>558</v>
+        <v>572</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>559</v>
+        <v>573</v>
       </c>
       <c r="B152" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C152" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>561</v>
+        <v>574</v>
       </c>
       <c r="H152" t="s">
-        <v>562</v>
+        <v>575</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>563</v>
+        <v>576</v>
       </c>
       <c r="B153" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C153" t="s">
-        <v>153</v>
+        <v>26</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>565</v>
+        <v>577</v>
       </c>
       <c r="H153" t="s">
-        <v>566</v>
+        <v>578</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>567</v>
+        <v>579</v>
       </c>
       <c r="B154" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C154" t="s">
-        <v>157</v>
+        <v>31</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>457</v>
+        <v>562</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>568</v>
+        <v>580</v>
       </c>
       <c r="H154" t="s">
-        <v>569</v>
+        <v>581</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>570</v>
+        <v>582</v>
       </c>
       <c r="B155" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C155" t="s">
-        <v>161</v>
+        <v>36</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>571</v>
+        <v>583</v>
       </c>
       <c r="H155" t="s">
-        <v>572</v>
+        <v>584</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>573</v>
+        <v>585</v>
       </c>
       <c r="B156" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C156" t="s">
-        <v>165</v>
+        <v>41</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>291</v>
+        <v>410</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>574</v>
+        <v>586</v>
       </c>
       <c r="H156" t="s">
-        <v>575</v>
+        <v>587</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>576</v>
+        <v>588</v>
       </c>
       <c r="B157" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C157" t="s">
-        <v>169</v>
+        <v>46</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>291</v>
+        <v>589</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>577</v>
+        <v>590</v>
       </c>
       <c r="H157" t="s">
-        <v>578</v>
+        <v>591</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>579</v>
+        <v>592</v>
       </c>
       <c r="B158" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C158" t="s">
-        <v>173</v>
+        <v>50</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>305</v>
+        <v>438</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>580</v>
+        <v>593</v>
       </c>
       <c r="H158" t="s">
-        <v>581</v>
+        <v>594</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="B159" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C159" t="s">
-        <v>181</v>
+        <v>55</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>291</v>
+        <v>410</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>583</v>
+        <v>596</v>
       </c>
       <c r="H159" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>585</v>
+        <v>598</v>
       </c>
       <c r="B160" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C160" t="s">
-        <v>185</v>
+        <v>59</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>586</v>
+        <v>438</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>587</v>
+        <v>599</v>
       </c>
       <c r="H160" t="s">
-        <v>588</v>
+        <v>600</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>589</v>
+        <v>601</v>
       </c>
       <c r="B161" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C161" t="s">
-        <v>189</v>
+        <v>63</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>305</v>
+        <v>602</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>590</v>
+        <v>603</v>
       </c>
       <c r="H161" t="s">
-        <v>591</v>
+        <v>604</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>592</v>
+        <v>605</v>
       </c>
       <c r="B162" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C162" t="s">
-        <v>193</v>
+        <v>68</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>593</v>
+        <v>606</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>594</v>
+        <v>607</v>
       </c>
       <c r="H162" t="s">
-        <v>595</v>
+        <v>608</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
       <c r="B163" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C163" t="s">
-        <v>197</v>
+        <v>72</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>305</v>
+        <v>442</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>597</v>
+        <v>610</v>
       </c>
       <c r="H163" t="s">
-        <v>598</v>
+        <v>611</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>599</v>
+        <v>612</v>
       </c>
       <c r="B164" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C164" t="s">
-        <v>201</v>
+        <v>120</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>484</v>
+        <v>431</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>600</v>
+        <v>613</v>
       </c>
       <c r="H164" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="B165" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C165" t="s">
-        <v>205</v>
+        <v>124</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>484</v>
+        <v>589</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>603</v>
+        <v>616</v>
       </c>
       <c r="H165" t="s">
-        <v>604</v>
+        <v>617</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
       <c r="B166" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C166" t="s">
-        <v>209</v>
+        <v>128</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>291</v>
+        <v>397</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>606</v>
+        <v>619</v>
       </c>
       <c r="H166" t="s">
-        <v>607</v>
+        <v>620</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>608</v>
+        <v>621</v>
       </c>
       <c r="B167" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C167" t="s">
-        <v>217</v>
+        <v>133</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>305</v>
+        <v>442</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>609</v>
+        <v>622</v>
       </c>
       <c r="H167" t="s">
-        <v>610</v>
+        <v>623</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>611</v>
+        <v>624</v>
       </c>
       <c r="B168" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C168" t="s">
-        <v>221</v>
+        <v>137</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>457</v>
+        <v>420</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>612</v>
+        <v>625</v>
       </c>
       <c r="H168" t="s">
-        <v>613</v>
+        <v>626</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="B169" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C169" t="s">
-        <v>225</v>
+        <v>141</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>615</v>
+        <v>410</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>616</v>
+        <v>628</v>
       </c>
       <c r="H169" t="s">
-        <v>617</v>
+        <v>629</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>618</v>
+        <v>630</v>
       </c>
       <c r="B170" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C170" t="s">
-        <v>229</v>
+        <v>149</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>291</v>
+        <v>442</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="H170" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>621</v>
+        <v>633</v>
       </c>
       <c r="B171" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C171" t="s">
-        <v>233</v>
+        <v>153</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>291</v>
+        <v>442</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>622</v>
+        <v>634</v>
       </c>
       <c r="H171" t="s">
-        <v>623</v>
+        <v>635</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>624</v>
+        <v>636</v>
       </c>
       <c r="B172" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C172" t="s">
-        <v>237</v>
+        <v>157</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>484</v>
+        <v>589</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>625</v>
+        <v>637</v>
       </c>
       <c r="H172" t="s">
-        <v>626</v>
+        <v>638</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="B173" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C173" t="s">
-        <v>241</v>
+        <v>161</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>484</v>
+        <v>420</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>628</v>
+        <v>640</v>
       </c>
       <c r="H173" t="s">
-        <v>629</v>
+        <v>641</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>630</v>
+        <v>642</v>
       </c>
       <c r="B174" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C174" t="s">
-        <v>245</v>
+        <v>165</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>337</v>
+        <v>397</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>631</v>
+        <v>643</v>
       </c>
       <c r="H174" t="s">
-        <v>632</v>
+        <v>644</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>633</v>
+        <v>645</v>
       </c>
       <c r="B175" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C175" t="s">
-        <v>249</v>
+        <v>169</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>337</v>
+        <v>397</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>634</v>
+        <v>646</v>
       </c>
       <c r="H175" t="s">
-        <v>635</v>
+        <v>647</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>636</v>
+        <v>648</v>
       </c>
       <c r="B176" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C176" t="s">
-        <v>253</v>
+        <v>173</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>337</v>
+        <v>431</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>637</v>
+        <v>649</v>
       </c>
       <c r="H176" t="s">
-        <v>638</v>
+        <v>650</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>639</v>
+        <v>651</v>
       </c>
       <c r="B177" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C177" t="s">
-        <v>257</v>
+        <v>177</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>337</v>
+        <v>427</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>640</v>
+        <v>652</v>
       </c>
       <c r="H177" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="B178" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C178" t="s">
-        <v>261</v>
+        <v>181</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>333</v>
+        <v>431</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>643</v>
+        <v>655</v>
       </c>
       <c r="H178" t="s">
-        <v>644</v>
+        <v>656</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>645</v>
+        <v>657</v>
       </c>
       <c r="B179" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C179" t="s">
-        <v>265</v>
+        <v>186</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>457</v>
+        <v>589</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>646</v>
+        <v>658</v>
       </c>
       <c r="H179" t="s">
-        <v>647</v>
+        <v>659</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>648</v>
+        <v>660</v>
       </c>
       <c r="B180" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C180" t="s">
-        <v>269</v>
+        <v>190</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>484</v>
+        <v>661</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>295</v>
+        <v>662</v>
       </c>
       <c r="H180" t="s">
-        <v>649</v>
+        <v>663</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>650</v>
+        <v>664</v>
       </c>
       <c r="B181" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C181" t="s">
-        <v>273</v>
+        <v>194</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>484</v>
+        <v>665</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>651</v>
+        <v>666</v>
       </c>
       <c r="H181" t="s">
-        <v>652</v>
+        <v>667</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="B182" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C182" t="s">
-        <v>277</v>
+        <v>198</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>484</v>
+        <v>669</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="H182" t="s">
-        <v>655</v>
+        <v>671</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>656</v>
+        <v>672</v>
       </c>
       <c r="B183" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C183" t="s">
-        <v>281</v>
+        <v>202</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>291</v>
+        <v>562</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>657</v>
+        <v>673</v>
       </c>
       <c r="H183" t="s">
-        <v>658</v>
+        <v>674</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>659</v>
+        <v>675</v>
       </c>
       <c r="B184" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C184" t="s">
-        <v>285</v>
+        <v>206</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>484</v>
+        <v>562</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>660</v>
+        <v>676</v>
       </c>
       <c r="H184" t="s">
-        <v>661</v>
+        <v>677</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>662</v>
+        <v>678</v>
       </c>
       <c r="B185" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C185" t="s">
-        <v>663</v>
+        <v>210</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>484</v>
+        <v>397</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>664</v>
+        <v>679</v>
       </c>
       <c r="H185" t="s">
-        <v>665</v>
+        <v>680</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>666</v>
+        <v>681</v>
       </c>
       <c r="B186" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C186" t="s">
-        <v>667</v>
+        <v>214</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>484</v>
+        <v>397</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>668</v>
+        <v>682</v>
       </c>
       <c r="H186" t="s">
-        <v>669</v>
+        <v>683</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>670</v>
+        <v>684</v>
       </c>
       <c r="B187" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C187" t="s">
-        <v>671</v>
+        <v>218</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>484</v>
+        <v>410</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>672</v>
+        <v>685</v>
       </c>
       <c r="H187" t="s">
-        <v>673</v>
+        <v>686</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>674</v>
+        <v>687</v>
       </c>
       <c r="B188" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C188" t="s">
-        <v>675</v>
+        <v>226</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>484</v>
+        <v>397</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="H188" t="s">
-        <v>677</v>
+        <v>689</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>678</v>
+        <v>690</v>
       </c>
       <c r="B189" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C189" t="s">
-        <v>679</v>
+        <v>230</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>484</v>
+        <v>691</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>680</v>
+        <v>692</v>
       </c>
       <c r="H189" t="s">
-        <v>681</v>
+        <v>693</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>682</v>
+        <v>694</v>
       </c>
       <c r="B190" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C190" t="s">
-        <v>683</v>
+        <v>234</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>484</v>
+        <v>410</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>684</v>
+        <v>695</v>
       </c>
       <c r="H190" t="s">
-        <v>685</v>
+        <v>696</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>686</v>
+        <v>697</v>
       </c>
       <c r="B191" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C191" t="s">
-        <v>687</v>
+        <v>238</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>484</v>
+        <v>698</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>688</v>
+        <v>699</v>
       </c>
       <c r="H191" t="s">
-        <v>689</v>
+        <v>700</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>690</v>
+        <v>701</v>
       </c>
       <c r="B192" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C192" t="s">
-        <v>691</v>
+        <v>242</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>462</v>
+        <v>410</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>692</v>
+        <v>702</v>
       </c>
       <c r="H192" t="s">
-        <v>693</v>
+        <v>703</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>694</v>
+        <v>704</v>
       </c>
       <c r="B193" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C193" t="s">
-        <v>695</v>
+        <v>246</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>462</v>
+        <v>589</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
       <c r="H193" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="B194" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C194" t="s">
-        <v>699</v>
+        <v>250</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>462</v>
+        <v>589</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="H194" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="B195" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C195" t="s">
-        <v>703</v>
+        <v>254</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>457</v>
+        <v>397</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="H195" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="B196" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C196" t="s">
-        <v>707</v>
+        <v>262</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>337</v>
+        <v>410</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="H196" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="B197" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C197" t="s">
-        <v>711</v>
+        <v>266</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>337</v>
+        <v>562</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="H197" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="B198" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C198" t="s">
-        <v>715</v>
+        <v>270</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>462</v>
+        <v>720</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="H198" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="B199" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C199" t="s">
-        <v>719</v>
+        <v>274</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>337</v>
+        <v>397</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="H199" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="B200" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C200" t="s">
-        <v>723</v>
+        <v>278</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>337</v>
+        <v>397</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="H200" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="B201" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C201" t="s">
-        <v>727</v>
+        <v>282</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>337</v>
+        <v>589</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="H201" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B202" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C202" t="s">
-        <v>731</v>
+        <v>286</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>337</v>
+        <v>589</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="H202" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B203" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C203" t="s">
-        <v>735</v>
+        <v>290</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
+        <v>442</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="G203" s="1" t="s">
+      <c r="H203" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>738</v>
+      </c>
+      <c r="B204" t="s">
+        <v>566</v>
+      </c>
+      <c r="C204" t="s">
+        <v>294</v>
+      </c>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>442</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="B204" t="s">
-[...2 lines deleted...]
-      <c r="C204" t="s">
+      <c r="H204" t="s">
         <v>740</v>
-      </c>
-[...13 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>741</v>
+      </c>
+      <c r="B205" t="s">
+        <v>566</v>
+      </c>
+      <c r="C205" t="s">
+        <v>298</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" t="s">
+        <v>442</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H205" t="s">
         <v>743</v>
-      </c>
-[...19 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="B206" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C206" t="s">
-        <v>748</v>
+        <v>302</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206" t="s">
         <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>337</v>
+        <v>442</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="H206" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>751</v>
+        <v>747</v>
       </c>
       <c r="B207" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C207" t="s">
-        <v>752</v>
+        <v>306</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>291</v>
+        <v>438</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="H207" t="s">
-        <v>754</v>
+        <v>749</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="B208" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C208" t="s">
-        <v>756</v>
+        <v>310</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>337</v>
+        <v>562</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>295</v>
+        <v>751</v>
       </c>
       <c r="H208" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="B209" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C209" t="s">
-        <v>759</v>
+        <v>314</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>760</v>
+        <v>589</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>295</v>
+        <v>69</v>
       </c>
       <c r="H209" t="s">
-        <v>761</v>
+        <v>754</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="B210" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C210" t="s">
-        <v>763</v>
+        <v>318</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>333</v>
+        <v>589</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>764</v>
+        <v>756</v>
       </c>
       <c r="H210" t="s">
-        <v>765</v>
+        <v>757</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="B211" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C211" t="s">
-        <v>767</v>
+        <v>322</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>291</v>
+        <v>589</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>768</v>
+        <v>759</v>
       </c>
       <c r="H211" t="s">
-        <v>769</v>
+        <v>760</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
       <c r="B212" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C212" t="s">
-        <v>771</v>
+        <v>326</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>462</v>
+        <v>397</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>295</v>
+        <v>762</v>
       </c>
       <c r="H212" t="s">
-        <v>772</v>
+        <v>763</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>773</v>
+        <v>764</v>
       </c>
       <c r="B213" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C213" t="s">
-        <v>774</v>
+        <v>330</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>337</v>
+        <v>589</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>775</v>
+        <v>765</v>
       </c>
       <c r="H213" t="s">
-        <v>776</v>
+        <v>766</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>777</v>
+        <v>767</v>
       </c>
       <c r="B214" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C214" t="s">
-        <v>778</v>
+        <v>335</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214" t="s">
         <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>326</v>
+        <v>589</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>779</v>
+        <v>768</v>
       </c>
       <c r="H214" t="s">
-        <v>780</v>
+        <v>769</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>781</v>
+        <v>770</v>
       </c>
       <c r="B215" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C215" t="s">
-        <v>782</v>
+        <v>340</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>457</v>
+        <v>589</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>783</v>
+        <v>771</v>
       </c>
       <c r="H215" t="s">
-        <v>784</v>
+        <v>772</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>785</v>
+        <v>773</v>
       </c>
       <c r="B216" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C216" t="s">
-        <v>786</v>
+        <v>344</v>
       </c>
       <c r="D216" t="s">
         <v>11</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
       <c r="F216" t="s">
-        <v>291</v>
+        <v>589</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>295</v>
+        <v>774</v>
       </c>
       <c r="H216" t="s">
-        <v>787</v>
+        <v>775</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>788</v>
+        <v>776</v>
       </c>
       <c r="B217" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C217" t="s">
-        <v>789</v>
+        <v>348</v>
       </c>
       <c r="D217" t="s">
         <v>11</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>337</v>
+        <v>589</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>790</v>
+        <v>777</v>
       </c>
       <c r="H217" t="s">
-        <v>791</v>
+        <v>778</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>792</v>
+        <v>779</v>
       </c>
       <c r="B218" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C218" t="s">
-        <v>793</v>
+        <v>352</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>794</v>
+        <v>589</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>295</v>
+        <v>780</v>
       </c>
       <c r="H218" t="s">
-        <v>795</v>
+        <v>781</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>796</v>
+        <v>782</v>
       </c>
       <c r="B219" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C219" t="s">
-        <v>797</v>
+        <v>356</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
-        <v>798</v>
+        <v>589</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>799</v>
+        <v>783</v>
       </c>
       <c r="H219" t="s">
-        <v>800</v>
+        <v>784</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="B220" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C220" t="s">
-        <v>802</v>
+        <v>360</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>462</v>
+        <v>589</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>295</v>
+        <v>786</v>
       </c>
       <c r="H220" t="s">
-        <v>803</v>
+        <v>787</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>804</v>
+        <v>788</v>
       </c>
       <c r="B221" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C221" t="s">
-        <v>805</v>
+        <v>364</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>422</v>
+        <v>567</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>806</v>
+        <v>789</v>
       </c>
       <c r="H221" t="s">
-        <v>807</v>
+        <v>790</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>808</v>
+        <v>791</v>
       </c>
       <c r="B222" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C222" t="s">
-        <v>809</v>
+        <v>380</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>810</v>
+        <v>567</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>811</v>
+        <v>792</v>
       </c>
       <c r="H222" t="s">
-        <v>812</v>
+        <v>793</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>813</v>
+        <v>794</v>
       </c>
       <c r="B223" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C223" t="s">
-        <v>814</v>
+        <v>384</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>810</v>
+        <v>567</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>815</v>
+        <v>795</v>
       </c>
       <c r="H223" t="s">
-        <v>816</v>
+        <v>796</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>817</v>
+        <v>797</v>
       </c>
       <c r="B224" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C224" t="s">
-        <v>818</v>
+        <v>388</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
-        <v>810</v>
+        <v>562</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>819</v>
+        <v>798</v>
       </c>
       <c r="H224" t="s">
-        <v>820</v>
+        <v>799</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>821</v>
+        <v>800</v>
       </c>
       <c r="B225" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C225" t="s">
-        <v>822</v>
+        <v>392</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>810</v>
+        <v>442</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>823</v>
+        <v>801</v>
       </c>
       <c r="H225" t="s">
-        <v>824</v>
+        <v>802</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>825</v>
+        <v>803</v>
       </c>
       <c r="B226" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C226" t="s">
-        <v>826</v>
+        <v>804</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>810</v>
+        <v>442</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>827</v>
+        <v>805</v>
       </c>
       <c r="H226" t="s">
-        <v>828</v>
+        <v>806</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>829</v>
+        <v>807</v>
       </c>
       <c r="B227" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C227" t="s">
-        <v>830</v>
+        <v>808</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227" t="s">
         <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>462</v>
+        <v>567</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>831</v>
+        <v>809</v>
       </c>
       <c r="H227" t="s">
-        <v>832</v>
+        <v>810</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>833</v>
+        <v>811</v>
       </c>
       <c r="B228" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C228" t="s">
-        <v>834</v>
+        <v>812</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
-        <v>462</v>
+        <v>442</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>835</v>
+        <v>813</v>
       </c>
       <c r="H228" t="s">
-        <v>836</v>
+        <v>814</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>837</v>
+        <v>815</v>
       </c>
       <c r="B229" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C229" t="s">
-        <v>838</v>
+        <v>816</v>
       </c>
       <c r="D229" t="s">
         <v>11</v>
       </c>
       <c r="E229" t="s">
         <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>462</v>
+        <v>442</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>839</v>
+        <v>817</v>
       </c>
       <c r="H229" t="s">
-        <v>840</v>
+        <v>818</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>841</v>
+        <v>819</v>
       </c>
       <c r="B230" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C230" t="s">
-        <v>842</v>
+        <v>820</v>
       </c>
       <c r="D230" t="s">
         <v>11</v>
       </c>
       <c r="E230" t="s">
         <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>337</v>
+        <v>442</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>843</v>
+        <v>821</v>
       </c>
       <c r="H230" t="s">
-        <v>844</v>
+        <v>822</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>845</v>
+        <v>823</v>
       </c>
       <c r="B231" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C231" t="s">
-        <v>846</v>
+        <v>824</v>
       </c>
       <c r="D231" t="s">
         <v>11</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
-        <v>337</v>
+        <v>442</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>847</v>
+        <v>825</v>
       </c>
       <c r="H231" t="s">
-        <v>848</v>
+        <v>826</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>849</v>
+        <v>827</v>
       </c>
       <c r="B232" t="s">
-        <v>461</v>
+        <v>566</v>
       </c>
       <c r="C232" t="s">
-        <v>850</v>
+        <v>828</v>
       </c>
       <c r="D232" t="s">
         <v>11</v>
       </c>
       <c r="E232" t="s">
         <v>12</v>
       </c>
       <c r="F232" t="s">
-        <v>337</v>
+        <v>829</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>851</v>
+        <v>830</v>
       </c>
       <c r="H232" t="s">
-        <v>852</v>
+        <v>831</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>853</v>
+        <v>832</v>
       </c>
       <c r="B233" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C233" t="s">
-        <v>87</v>
+        <v>833</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>855</v>
+        <v>562</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>856</v>
+        <v>834</v>
       </c>
       <c r="H233" t="s">
-        <v>857</v>
+        <v>835</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>858</v>
+        <v>836</v>
       </c>
       <c r="B234" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C234" t="s">
-        <v>91</v>
+        <v>837</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
       <c r="F234" t="s">
-        <v>305</v>
+        <v>442</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>859</v>
+        <v>838</v>
       </c>
       <c r="H234" t="s">
-        <v>860</v>
+        <v>839</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>861</v>
+        <v>840</v>
       </c>
       <c r="B235" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C235" t="s">
-        <v>95</v>
+        <v>841</v>
       </c>
       <c r="D235" t="s">
         <v>11</v>
       </c>
       <c r="E235" t="s">
         <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>305</v>
+        <v>442</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>862</v>
+        <v>842</v>
       </c>
       <c r="H235" t="s">
-        <v>863</v>
+        <v>843</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>864</v>
+        <v>844</v>
       </c>
       <c r="B236" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C236" t="s">
-        <v>99</v>
+        <v>845</v>
       </c>
       <c r="D236" t="s">
         <v>11</v>
       </c>
       <c r="E236" t="s">
         <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>865</v>
+        <v>397</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>866</v>
+        <v>846</v>
       </c>
       <c r="H236" t="s">
-        <v>867</v>
+        <v>847</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>868</v>
+        <v>848</v>
       </c>
       <c r="B237" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C237" t="s">
-        <v>136</v>
+        <v>849</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237" t="s">
         <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>341</v>
+        <v>442</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>869</v>
+        <v>69</v>
       </c>
       <c r="H237" t="s">
-        <v>870</v>
+        <v>850</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>871</v>
+        <v>851</v>
       </c>
       <c r="B238" t="s">
+        <v>566</v>
+      </c>
+      <c r="C238" t="s">
+        <v>852</v>
+      </c>
+      <c r="D238" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" t="s">
+        <v>12</v>
+      </c>
+      <c r="F238" t="s">
+        <v>853</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H238" t="s">
         <v>854</v>
-      </c>
-[...16 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>874</v>
+        <v>855</v>
       </c>
       <c r="B239" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C239" t="s">
-        <v>145</v>
+        <v>856</v>
       </c>
       <c r="D239" t="s">
         <v>11</v>
       </c>
       <c r="E239" t="s">
         <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>305</v>
+        <v>438</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>875</v>
+        <v>857</v>
       </c>
       <c r="H239" t="s">
-        <v>876</v>
+        <v>858</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>877</v>
+        <v>859</v>
       </c>
       <c r="B240" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C240" t="s">
-        <v>153</v>
+        <v>860</v>
       </c>
       <c r="D240" t="s">
         <v>11</v>
       </c>
       <c r="E240" t="s">
         <v>12</v>
       </c>
       <c r="F240" t="s">
-        <v>305</v>
+        <v>397</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>878</v>
+        <v>861</v>
       </c>
       <c r="H240" t="s">
-        <v>879</v>
+        <v>862</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>880</v>
+        <v>863</v>
       </c>
       <c r="B241" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C241" t="s">
-        <v>157</v>
+        <v>864</v>
       </c>
       <c r="D241" t="s">
         <v>11</v>
       </c>
       <c r="E241" t="s">
         <v>12</v>
       </c>
       <c r="F241" t="s">
-        <v>305</v>
+        <v>567</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>881</v>
+        <v>69</v>
       </c>
       <c r="H241" t="s">
-        <v>882</v>
+        <v>865</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>883</v>
+        <v>866</v>
       </c>
       <c r="B242" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C242" t="s">
-        <v>161</v>
+        <v>867</v>
       </c>
       <c r="D242" t="s">
         <v>11</v>
       </c>
       <c r="E242" t="s">
         <v>12</v>
       </c>
       <c r="F242" t="s">
-        <v>291</v>
+        <v>442</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>884</v>
+        <v>868</v>
       </c>
       <c r="H242" t="s">
-        <v>885</v>
+        <v>869</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>886</v>
+        <v>870</v>
       </c>
       <c r="B243" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C243" t="s">
-        <v>165</v>
+        <v>871</v>
       </c>
       <c r="D243" t="s">
         <v>11</v>
       </c>
       <c r="E243" t="s">
         <v>12</v>
       </c>
       <c r="F243" t="s">
-        <v>333</v>
+        <v>431</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>887</v>
+        <v>872</v>
       </c>
       <c r="H243" t="s">
-        <v>888</v>
+        <v>873</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>889</v>
+        <v>874</v>
       </c>
       <c r="B244" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C244" t="s">
-        <v>169</v>
+        <v>875</v>
       </c>
       <c r="D244" t="s">
         <v>11</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
       <c r="F244" t="s">
-        <v>333</v>
+        <v>562</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>890</v>
+        <v>876</v>
       </c>
       <c r="H244" t="s">
-        <v>891</v>
+        <v>877</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>892</v>
+        <v>878</v>
       </c>
       <c r="B245" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C245" t="s">
-        <v>173</v>
+        <v>879</v>
       </c>
       <c r="D245" t="s">
         <v>11</v>
       </c>
       <c r="E245" t="s">
         <v>12</v>
       </c>
       <c r="F245" t="s">
-        <v>315</v>
+        <v>397</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>893</v>
+        <v>69</v>
       </c>
       <c r="H245" t="s">
-        <v>894</v>
+        <v>880</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>895</v>
+        <v>881</v>
       </c>
       <c r="B246" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C246" t="s">
-        <v>177</v>
+        <v>882</v>
       </c>
       <c r="D246" t="s">
         <v>11</v>
       </c>
       <c r="E246" t="s">
         <v>12</v>
       </c>
       <c r="F246" t="s">
-        <v>291</v>
+        <v>442</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>896</v>
+        <v>883</v>
       </c>
       <c r="H246" t="s">
-        <v>897</v>
+        <v>884</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="B247" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C247" t="s">
-        <v>181</v>
+        <v>886</v>
       </c>
       <c r="D247" t="s">
         <v>11</v>
       </c>
       <c r="E247" t="s">
         <v>12</v>
       </c>
       <c r="F247" t="s">
-        <v>315</v>
+        <v>887</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>899</v>
+        <v>69</v>
       </c>
       <c r="H247" t="s">
-        <v>900</v>
+        <v>888</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>901</v>
+        <v>889</v>
       </c>
       <c r="B248" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C248" t="s">
-        <v>185</v>
+        <v>890</v>
       </c>
       <c r="D248" t="s">
         <v>11</v>
       </c>
       <c r="E248" t="s">
         <v>12</v>
       </c>
       <c r="F248" t="s">
-        <v>902</v>
+        <v>891</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>903</v>
+        <v>892</v>
       </c>
       <c r="H248" t="s">
-        <v>904</v>
+        <v>893</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>905</v>
+        <v>894</v>
       </c>
       <c r="B249" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C249" t="s">
-        <v>189</v>
+        <v>895</v>
       </c>
       <c r="D249" t="s">
         <v>11</v>
       </c>
       <c r="E249" t="s">
         <v>12</v>
       </c>
       <c r="F249" t="s">
-        <v>902</v>
+        <v>567</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>906</v>
+        <v>69</v>
       </c>
       <c r="H249" t="s">
-        <v>907</v>
+        <v>896</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>908</v>
+        <v>897</v>
       </c>
       <c r="B250" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C250" t="s">
-        <v>193</v>
+        <v>898</v>
       </c>
       <c r="D250" t="s">
         <v>11</v>
       </c>
       <c r="E250" t="s">
         <v>12</v>
       </c>
       <c r="F250" t="s">
-        <v>305</v>
+        <v>527</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>909</v>
+        <v>899</v>
       </c>
       <c r="H250" t="s">
-        <v>910</v>
+        <v>900</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>911</v>
+        <v>901</v>
       </c>
       <c r="B251" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C251" t="s">
-        <v>197</v>
+        <v>902</v>
       </c>
       <c r="D251" t="s">
         <v>11</v>
       </c>
       <c r="E251" t="s">
         <v>12</v>
       </c>
       <c r="F251" t="s">
-        <v>337</v>
+        <v>903</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>912</v>
+        <v>904</v>
       </c>
       <c r="H251" t="s">
-        <v>913</v>
+        <v>905</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>914</v>
+        <v>906</v>
       </c>
       <c r="B252" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C252" t="s">
-        <v>201</v>
+        <v>907</v>
       </c>
       <c r="D252" t="s">
         <v>11</v>
       </c>
       <c r="E252" t="s">
         <v>12</v>
       </c>
       <c r="F252" t="s">
-        <v>315</v>
+        <v>903</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="H252" t="s">
-        <v>916</v>
+        <v>909</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>917</v>
+        <v>910</v>
       </c>
       <c r="B253" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C253" t="s">
-        <v>205</v>
+        <v>911</v>
       </c>
       <c r="D253" t="s">
         <v>11</v>
       </c>
       <c r="E253" t="s">
         <v>12</v>
       </c>
       <c r="F253" t="s">
-        <v>315</v>
+        <v>903</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>918</v>
+        <v>912</v>
       </c>
       <c r="H253" t="s">
-        <v>919</v>
+        <v>913</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>920</v>
+        <v>914</v>
       </c>
       <c r="B254" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C254" t="s">
-        <v>209</v>
+        <v>915</v>
       </c>
       <c r="D254" t="s">
         <v>11</v>
       </c>
       <c r="E254" t="s">
         <v>12</v>
       </c>
       <c r="F254" t="s">
-        <v>333</v>
+        <v>903</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="H254" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="B255" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C255" t="s">
-        <v>213</v>
+        <v>919</v>
       </c>
       <c r="D255" t="s">
         <v>11</v>
       </c>
       <c r="E255" t="s">
         <v>12</v>
       </c>
       <c r="F255" t="s">
-        <v>315</v>
+        <v>903</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="H255" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="B256" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C256" t="s">
-        <v>217</v>
+        <v>923</v>
       </c>
       <c r="D256" t="s">
         <v>11</v>
       </c>
       <c r="E256" t="s">
         <v>12</v>
       </c>
       <c r="F256" t="s">
-        <v>291</v>
+        <v>567</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="H256" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>926</v>
+      </c>
+      <c r="B257" t="s">
+        <v>566</v>
+      </c>
+      <c r="C257" t="s">
+        <v>927</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>567</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H257" t="s">
         <v>929</v>
-      </c>
-[...19 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>930</v>
+      </c>
+      <c r="B258" t="s">
+        <v>566</v>
+      </c>
+      <c r="C258" t="s">
+        <v>931</v>
+      </c>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>567</v>
+      </c>
+      <c r="G258" s="1" t="s">
         <v>932</v>
       </c>
-      <c r="B258" t="s">
-[...14 lines deleted...]
-      <c r="G258" s="1" t="s">
+      <c r="H258" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>934</v>
+      </c>
+      <c r="B259" t="s">
+        <v>566</v>
+      </c>
+      <c r="C259" t="s">
         <v>935</v>
       </c>
-      <c r="B259" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D259" t="s">
         <v>11</v>
       </c>
       <c r="E259" t="s">
         <v>12</v>
       </c>
       <c r="F259" t="s">
-        <v>326</v>
+        <v>442</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>936</v>
       </c>
       <c r="H259" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
         <v>938</v>
       </c>
       <c r="B260" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C260" t="s">
-        <v>233</v>
+        <v>939</v>
       </c>
       <c r="D260" t="s">
         <v>11</v>
       </c>
       <c r="E260" t="s">
         <v>12</v>
       </c>
       <c r="F260" t="s">
-        <v>291</v>
+        <v>442</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="H260" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B261" t="s">
-        <v>854</v>
+        <v>566</v>
       </c>
       <c r="C261" t="s">
-        <v>237</v>
+        <v>943</v>
       </c>
       <c r="D261" t="s">
         <v>11</v>
       </c>
       <c r="E261" t="s">
         <v>12</v>
       </c>
       <c r="F261" t="s">
-        <v>305</v>
+        <v>442</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="H261" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="B262" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C262" t="s">
-        <v>241</v>
+        <v>133</v>
       </c>
       <c r="D262" t="s">
         <v>11</v>
       </c>
       <c r="E262" t="s">
         <v>12</v>
       </c>
       <c r="F262" t="s">
-        <v>337</v>
+        <v>948</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="H262" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>951</v>
+      </c>
+      <c r="B263" t="s">
         <v>947</v>
       </c>
-      <c r="B263" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C263" t="s">
-        <v>245</v>
+        <v>137</v>
       </c>
       <c r="D263" t="s">
         <v>11</v>
       </c>
       <c r="E263" t="s">
         <v>12</v>
       </c>
       <c r="F263" t="s">
-        <v>457</v>
+        <v>410</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="H263" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="B264" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C264" t="s">
-        <v>249</v>
+        <v>141</v>
       </c>
       <c r="D264" t="s">
         <v>11</v>
       </c>
       <c r="E264" t="s">
         <v>12</v>
       </c>
       <c r="F264" t="s">
-        <v>291</v>
+        <v>410</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="H264" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="B265" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C265" t="s">
-        <v>253</v>
+        <v>145</v>
       </c>
       <c r="D265" t="s">
         <v>11</v>
       </c>
       <c r="E265" t="s">
         <v>12</v>
       </c>
       <c r="F265" t="s">
-        <v>305</v>
+        <v>958</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
       <c r="H265" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="B266" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C266" t="s">
-        <v>257</v>
+        <v>181</v>
       </c>
       <c r="D266" t="s">
         <v>11</v>
       </c>
       <c r="E266" t="s">
         <v>12</v>
       </c>
       <c r="F266" t="s">
-        <v>957</v>
+        <v>446</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="H266" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="B267" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C267" t="s">
-        <v>261</v>
+        <v>186</v>
       </c>
       <c r="D267" t="s">
         <v>11</v>
       </c>
       <c r="E267" t="s">
         <v>12</v>
       </c>
       <c r="F267" t="s">
-        <v>957</v>
+        <v>397</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="H267" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="B268" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C268" t="s">
-        <v>265</v>
+        <v>190</v>
       </c>
       <c r="D268" t="s">
         <v>11</v>
       </c>
       <c r="E268" t="s">
         <v>12</v>
       </c>
       <c r="F268" t="s">
-        <v>964</v>
+        <v>410</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="H268" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="B269" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C269" t="s">
-        <v>269</v>
+        <v>198</v>
       </c>
       <c r="D269" t="s">
         <v>11</v>
       </c>
       <c r="E269" t="s">
         <v>12</v>
       </c>
       <c r="F269" t="s">
-        <v>457</v>
+        <v>410</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="H269" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="B270" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C270" t="s">
-        <v>273</v>
+        <v>202</v>
       </c>
       <c r="D270" t="s">
         <v>11</v>
       </c>
       <c r="E270" t="s">
         <v>12</v>
       </c>
       <c r="F270" t="s">
-        <v>971</v>
+        <v>410</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="H270" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="B271" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C271" t="s">
-        <v>277</v>
+        <v>206</v>
       </c>
       <c r="D271" t="s">
         <v>11</v>
       </c>
       <c r="E271" t="s">
         <v>12</v>
       </c>
       <c r="F271" t="s">
-        <v>291</v>
+        <v>397</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="H271" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="B272" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C272" t="s">
-        <v>281</v>
+        <v>210</v>
       </c>
       <c r="D272" t="s">
         <v>11</v>
       </c>
       <c r="E272" t="s">
         <v>12</v>
       </c>
       <c r="F272" t="s">
-        <v>305</v>
+        <v>438</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="H272" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="B273" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C273" t="s">
-        <v>285</v>
+        <v>214</v>
       </c>
       <c r="D273" t="s">
         <v>11</v>
       </c>
       <c r="E273" t="s">
         <v>12</v>
       </c>
       <c r="F273" t="s">
-        <v>981</v>
+        <v>438</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H273" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B274" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C274" t="s">
-        <v>663</v>
+        <v>218</v>
       </c>
       <c r="D274" t="s">
         <v>11</v>
       </c>
       <c r="E274" t="s">
         <v>12</v>
       </c>
       <c r="F274" t="s">
-        <v>337</v>
+        <v>420</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="H274" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B275" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C275" t="s">
-        <v>667</v>
+        <v>222</v>
       </c>
       <c r="D275" t="s">
         <v>11</v>
       </c>
       <c r="E275" t="s">
         <v>12</v>
       </c>
       <c r="F275" t="s">
-        <v>337</v>
+        <v>397</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="H275" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B276" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C276" t="s">
-        <v>675</v>
+        <v>226</v>
       </c>
       <c r="D276" t="s">
         <v>11</v>
       </c>
       <c r="E276" t="s">
         <v>12</v>
       </c>
       <c r="F276" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="H276" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B277" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C277" t="s">
-        <v>679</v>
+        <v>230</v>
       </c>
       <c r="D277" t="s">
         <v>11</v>
       </c>
       <c r="E277" t="s">
         <v>12</v>
       </c>
       <c r="F277" t="s">
-        <v>315</v>
+        <v>995</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="H277" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="B278" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C278" t="s">
-        <v>683</v>
+        <v>234</v>
       </c>
       <c r="D278" t="s">
         <v>11</v>
       </c>
       <c r="E278" t="s">
         <v>12</v>
       </c>
       <c r="F278" t="s">
-        <v>291</v>
+        <v>995</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="H278" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="B279" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C279" t="s">
-        <v>687</v>
+        <v>238</v>
       </c>
       <c r="D279" t="s">
         <v>11</v>
       </c>
       <c r="E279" t="s">
         <v>12</v>
       </c>
       <c r="F279" t="s">
-        <v>484</v>
+        <v>410</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="H279" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="B280" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C280" t="s">
-        <v>691</v>
+        <v>242</v>
       </c>
       <c r="D280" t="s">
         <v>11</v>
       </c>
       <c r="E280" t="s">
         <v>12</v>
       </c>
       <c r="F280" t="s">
-        <v>305</v>
+        <v>442</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="H280" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="B281" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="C281" t="s">
-        <v>695</v>
+        <v>246</v>
       </c>
       <c r="D281" t="s">
         <v>11</v>
       </c>
       <c r="E281" t="s">
         <v>12</v>
       </c>
       <c r="F281" t="s">
-        <v>457</v>
+        <v>420</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="H281" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B282" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C282" t="s">
-        <v>10</v>
+        <v>250</v>
       </c>
       <c r="D282" t="s">
         <v>11</v>
       </c>
       <c r="E282" t="s">
         <v>12</v>
       </c>
       <c r="F282" t="s">
-        <v>484</v>
+        <v>420</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="H282" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B283" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C283" t="s">
-        <v>17</v>
+        <v>254</v>
       </c>
       <c r="D283" t="s">
         <v>11</v>
       </c>
       <c r="E283" t="s">
         <v>12</v>
       </c>
       <c r="F283" t="s">
-        <v>337</v>
+        <v>438</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="H283" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B284" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C284" t="s">
-        <v>21</v>
+        <v>258</v>
       </c>
       <c r="D284" t="s">
         <v>11</v>
       </c>
       <c r="E284" t="s">
         <v>12</v>
       </c>
       <c r="F284" t="s">
-        <v>322</v>
+        <v>420</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="H284" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B285" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C285" t="s">
-        <v>25</v>
+        <v>262</v>
       </c>
       <c r="D285" t="s">
         <v>11</v>
       </c>
       <c r="E285" t="s">
         <v>12</v>
       </c>
       <c r="F285" t="s">
-        <v>291</v>
+        <v>397</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="H285" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B286" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C286" t="s">
-        <v>29</v>
+        <v>266</v>
       </c>
       <c r="D286" t="s">
         <v>11</v>
       </c>
       <c r="E286" t="s">
         <v>12</v>
       </c>
       <c r="F286" t="s">
-        <v>291</v>
+        <v>397</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="H286" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B287" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C287" t="s">
-        <v>34</v>
+        <v>270</v>
       </c>
       <c r="D287" t="s">
         <v>11</v>
       </c>
       <c r="E287" t="s">
         <v>12</v>
       </c>
       <c r="F287" t="s">
-        <v>291</v>
+        <v>397</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="H287" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B288" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C288" t="s">
-        <v>39</v>
+        <v>274</v>
       </c>
       <c r="D288" t="s">
         <v>11</v>
       </c>
       <c r="E288" t="s">
         <v>12</v>
       </c>
       <c r="F288" t="s">
-        <v>1028</v>
+        <v>431</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="H288" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>1031</v>
       </c>
       <c r="B289" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C289" t="s">
-        <v>44</v>
+        <v>278</v>
       </c>
       <c r="D289" t="s">
         <v>11</v>
       </c>
       <c r="E289" t="s">
         <v>12</v>
       </c>
       <c r="F289" t="s">
-        <v>341</v>
+        <v>397</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="H289" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>1034</v>
       </c>
       <c r="B290" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C290" t="s">
-        <v>48</v>
+        <v>282</v>
       </c>
       <c r="D290" t="s">
         <v>11</v>
       </c>
       <c r="E290" t="s">
         <v>12</v>
       </c>
       <c r="F290" t="s">
-        <v>337</v>
+        <v>410</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="H290" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>1037</v>
       </c>
       <c r="B291" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C291" t="s">
-        <v>53</v>
+        <v>286</v>
       </c>
       <c r="D291" t="s">
         <v>11</v>
       </c>
       <c r="E291" t="s">
         <v>12</v>
       </c>
       <c r="F291" t="s">
-        <v>315</v>
+        <v>442</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="H291" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>1040</v>
       </c>
       <c r="B292" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C292" t="s">
-        <v>57</v>
+        <v>290</v>
       </c>
       <c r="D292" t="s">
         <v>11</v>
       </c>
       <c r="E292" t="s">
         <v>12</v>
       </c>
       <c r="F292" t="s">
-        <v>315</v>
+        <v>562</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="H292" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>1043</v>
       </c>
       <c r="B293" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C293" t="s">
-        <v>61</v>
+        <v>294</v>
       </c>
       <c r="D293" t="s">
         <v>11</v>
       </c>
       <c r="E293" t="s">
         <v>12</v>
       </c>
       <c r="F293" t="s">
-        <v>315</v>
+        <v>397</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>295</v>
+        <v>1044</v>
       </c>
       <c r="H293" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="B294" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C294" t="s">
-        <v>65</v>
+        <v>298</v>
       </c>
       <c r="D294" t="s">
         <v>11</v>
       </c>
       <c r="E294" t="s">
         <v>12</v>
       </c>
       <c r="F294" t="s">
-        <v>1046</v>
+        <v>410</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>295</v>
+        <v>1047</v>
       </c>
       <c r="H294" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="B295" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C295" t="s">
-        <v>69</v>
+        <v>302</v>
       </c>
       <c r="D295" t="s">
         <v>11</v>
       </c>
       <c r="E295" t="s">
         <v>12</v>
       </c>
       <c r="F295" t="s">
-        <v>291</v>
+        <v>1050</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="H295" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B296" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C296" t="s">
-        <v>73</v>
+        <v>306</v>
       </c>
       <c r="D296" t="s">
         <v>11</v>
       </c>
       <c r="E296" t="s">
         <v>12</v>
       </c>
       <c r="F296" t="s">
-        <v>291</v>
+        <v>1050</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="H296" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="B297" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C297" t="s">
-        <v>78</v>
+        <v>310</v>
       </c>
       <c r="D297" t="s">
         <v>11</v>
       </c>
       <c r="E297" t="s">
         <v>12</v>
       </c>
       <c r="F297" t="s">
-        <v>315</v>
+        <v>1057</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="H297" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="B298" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C298" t="s">
-        <v>82</v>
+        <v>314</v>
       </c>
       <c r="D298" t="s">
         <v>11</v>
       </c>
       <c r="E298" t="s">
         <v>12</v>
       </c>
       <c r="F298" t="s">
-        <v>322</v>
+        <v>562</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="H298" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="B299" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C299" t="s">
-        <v>87</v>
+        <v>318</v>
       </c>
       <c r="D299" t="s">
         <v>11</v>
       </c>
       <c r="E299" t="s">
         <v>12</v>
       </c>
       <c r="F299" t="s">
-        <v>322</v>
+        <v>1064</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="H299" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="B300" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C300" t="s">
-        <v>91</v>
+        <v>322</v>
       </c>
       <c r="D300" t="s">
         <v>11</v>
       </c>
       <c r="E300" t="s">
         <v>12</v>
       </c>
       <c r="F300" t="s">
-        <v>322</v>
+        <v>397</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="H300" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="B301" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C301" t="s">
-        <v>95</v>
+        <v>326</v>
       </c>
       <c r="D301" t="s">
         <v>11</v>
       </c>
       <c r="E301" t="s">
         <v>12</v>
       </c>
       <c r="F301" t="s">
-        <v>337</v>
+        <v>410</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="H301" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="B302" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C302" t="s">
-        <v>99</v>
+        <v>330</v>
       </c>
       <c r="D302" t="s">
         <v>11</v>
       </c>
       <c r="E302" t="s">
         <v>12</v>
       </c>
       <c r="F302" t="s">
-        <v>315</v>
+        <v>1074</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="H302" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="B303" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C303" t="s">
-        <v>103</v>
+        <v>335</v>
       </c>
       <c r="D303" t="s">
         <v>11</v>
       </c>
       <c r="E303" t="s">
         <v>12</v>
       </c>
       <c r="F303" t="s">
-        <v>305</v>
+        <v>442</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="H303" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="B304" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C304" t="s">
-        <v>107</v>
+        <v>340</v>
       </c>
       <c r="D304" t="s">
         <v>11</v>
       </c>
       <c r="E304" t="s">
         <v>12</v>
       </c>
       <c r="F304" t="s">
-        <v>1046</v>
+        <v>442</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="H304" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="B305" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C305" t="s">
-        <v>111</v>
+        <v>348</v>
       </c>
       <c r="D305" t="s">
         <v>11</v>
       </c>
       <c r="E305" t="s">
         <v>12</v>
       </c>
       <c r="F305" t="s">
-        <v>902</v>
+        <v>410</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1079</v>
+        <v>1084</v>
       </c>
       <c r="H305" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="B306" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C306" t="s">
-        <v>116</v>
+        <v>352</v>
       </c>
       <c r="D306" t="s">
         <v>11</v>
       </c>
       <c r="E306" t="s">
         <v>12</v>
       </c>
       <c r="F306" t="s">
-        <v>1046</v>
+        <v>420</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="H306" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="B307" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C307" t="s">
-        <v>120</v>
+        <v>356</v>
       </c>
       <c r="D307" t="s">
         <v>11</v>
       </c>
       <c r="E307" t="s">
         <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>315</v>
+        <v>397</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="H307" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="B308" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C308" t="s">
-        <v>124</v>
+        <v>360</v>
       </c>
       <c r="D308" t="s">
         <v>11</v>
       </c>
       <c r="E308" t="s">
         <v>12</v>
       </c>
       <c r="F308" t="s">
-        <v>457</v>
+        <v>589</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="H308" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="B309" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C309" t="s">
-        <v>128</v>
+        <v>364</v>
       </c>
       <c r="D309" t="s">
         <v>11</v>
       </c>
       <c r="E309" t="s">
         <v>12</v>
       </c>
       <c r="F309" t="s">
-        <v>457</v>
+        <v>410</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="H309" t="s">
-        <v>1092</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="B310" t="s">
-        <v>1009</v>
+        <v>947</v>
       </c>
       <c r="C310" t="s">
-        <v>132</v>
+        <v>380</v>
       </c>
       <c r="D310" t="s">
         <v>11</v>
       </c>
       <c r="E310" t="s">
         <v>12</v>
       </c>
       <c r="F310" t="s">
-        <v>322</v>
+        <v>562</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>295</v>
+        <v>1099</v>
       </c>
       <c r="H310" t="s">
-        <v>1094</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1095</v>
+        <v>1101</v>
       </c>
       <c r="B311" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C311" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D311" t="s">
         <v>11</v>
       </c>
       <c r="E311" t="s">
         <v>12</v>
       </c>
       <c r="F311" t="s">
-        <v>1046</v>
+        <v>589</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1096</v>
+        <v>1103</v>
       </c>
       <c r="H311" t="s">
-        <v>1097</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1098</v>
+        <v>1105</v>
       </c>
       <c r="B312" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C312" t="s">
-        <v>141</v>
+        <v>17</v>
       </c>
       <c r="D312" t="s">
         <v>11</v>
       </c>
       <c r="E312" t="s">
         <v>12</v>
       </c>
       <c r="F312" t="s">
-        <v>315</v>
+        <v>442</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
       <c r="H312" t="s">
-        <v>1100</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1101</v>
+        <v>1108</v>
       </c>
       <c r="B313" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C313" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="D313" t="s">
         <v>11</v>
       </c>
       <c r="E313" t="s">
         <v>12</v>
       </c>
       <c r="F313" t="s">
-        <v>315</v>
+        <v>427</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1102</v>
+        <v>1109</v>
       </c>
       <c r="H313" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="B314" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C314" t="s">
-        <v>149</v>
+        <v>26</v>
       </c>
       <c r="D314" t="s">
         <v>11</v>
       </c>
       <c r="E314" t="s">
         <v>12</v>
       </c>
       <c r="F314" t="s">
-        <v>305</v>
+        <v>397</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="H314" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
       <c r="B315" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C315" t="s">
-        <v>153</v>
+        <v>31</v>
       </c>
       <c r="D315" t="s">
         <v>11</v>
       </c>
       <c r="E315" t="s">
         <v>12</v>
       </c>
       <c r="F315" t="s">
-        <v>457</v>
+        <v>397</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1108</v>
+        <v>1115</v>
       </c>
       <c r="H315" t="s">
-        <v>1109</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
       <c r="B316" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C316" t="s">
-        <v>157</v>
+        <v>36</v>
       </c>
       <c r="D316" t="s">
         <v>11</v>
       </c>
       <c r="E316" t="s">
         <v>12</v>
       </c>
       <c r="F316" t="s">
-        <v>315</v>
+        <v>397</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
       <c r="H316" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="B317" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C317" t="s">
-        <v>161</v>
+        <v>41</v>
       </c>
       <c r="D317" t="s">
         <v>11</v>
       </c>
       <c r="E317" t="s">
         <v>12</v>
       </c>
       <c r="F317" t="s">
-        <v>1046</v>
+        <v>1121</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1114</v>
+        <v>1122</v>
       </c>
       <c r="H317" t="s">
-        <v>1115</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1116</v>
+        <v>1124</v>
       </c>
       <c r="B318" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C318" t="s">
-        <v>165</v>
+        <v>46</v>
       </c>
       <c r="D318" t="s">
         <v>11</v>
       </c>
       <c r="E318" t="s">
         <v>12</v>
       </c>
       <c r="F318" t="s">
-        <v>337</v>
+        <v>446</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="H318" t="s">
-        <v>1118</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1119</v>
+        <v>1127</v>
       </c>
       <c r="B319" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C319" t="s">
-        <v>169</v>
+        <v>50</v>
       </c>
       <c r="D319" t="s">
         <v>11</v>
       </c>
       <c r="E319" t="s">
         <v>12</v>
       </c>
       <c r="F319" t="s">
-        <v>337</v>
+        <v>442</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1120</v>
+        <v>1128</v>
       </c>
       <c r="H319" t="s">
-        <v>1121</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
       <c r="B320" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C320" t="s">
-        <v>173</v>
+        <v>55</v>
       </c>
       <c r="D320" t="s">
         <v>11</v>
       </c>
       <c r="E320" t="s">
         <v>12</v>
       </c>
       <c r="F320" t="s">
-        <v>337</v>
+        <v>420</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1123</v>
+        <v>1131</v>
       </c>
       <c r="H320" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1125</v>
+        <v>1133</v>
       </c>
       <c r="B321" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C321" t="s">
-        <v>177</v>
+        <v>59</v>
       </c>
       <c r="D321" t="s">
         <v>11</v>
       </c>
       <c r="E321" t="s">
         <v>12</v>
       </c>
       <c r="F321" t="s">
-        <v>337</v>
+        <v>420</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1126</v>
+        <v>1134</v>
       </c>
       <c r="H321" t="s">
-        <v>1127</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1128</v>
+        <v>1136</v>
       </c>
       <c r="B322" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C322" t="s">
-        <v>181</v>
+        <v>63</v>
       </c>
       <c r="D322" t="s">
         <v>11</v>
       </c>
       <c r="E322" t="s">
         <v>12</v>
       </c>
       <c r="F322" t="s">
-        <v>457</v>
+        <v>420</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1129</v>
+        <v>69</v>
       </c>
       <c r="H322" t="s">
-        <v>1130</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
       <c r="B323" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C323" t="s">
-        <v>185</v>
+        <v>68</v>
       </c>
       <c r="D323" t="s">
         <v>11</v>
       </c>
       <c r="E323" t="s">
         <v>12</v>
       </c>
       <c r="F323" t="s">
-        <v>865</v>
+        <v>1139</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1132</v>
+        <v>69</v>
       </c>
       <c r="H323" t="s">
-        <v>1133</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="B324" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C324" t="s">
-        <v>189</v>
+        <v>72</v>
       </c>
       <c r="D324" t="s">
         <v>11</v>
       </c>
       <c r="E324" t="s">
         <v>12</v>
       </c>
       <c r="F324" t="s">
-        <v>1046</v>
+        <v>397</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H324" t="s">
-        <v>1136</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1137</v>
+        <v>1144</v>
       </c>
       <c r="B325" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C325" t="s">
-        <v>193</v>
+        <v>120</v>
       </c>
       <c r="D325" t="s">
         <v>11</v>
       </c>
       <c r="E325" t="s">
         <v>12</v>
       </c>
       <c r="F325" t="s">
-        <v>1046</v>
+        <v>397</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1138</v>
+        <v>1145</v>
       </c>
       <c r="H325" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="B326" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C326" t="s">
-        <v>197</v>
+        <v>124</v>
       </c>
       <c r="D326" t="s">
         <v>11</v>
       </c>
       <c r="E326" t="s">
         <v>12</v>
       </c>
       <c r="F326" t="s">
-        <v>291</v>
+        <v>420</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1141</v>
+        <v>1148</v>
       </c>
       <c r="H326" t="s">
-        <v>1142</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1143</v>
+        <v>1150</v>
       </c>
       <c r="B327" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C327" t="s">
-        <v>201</v>
+        <v>128</v>
       </c>
       <c r="D327" t="s">
         <v>11</v>
       </c>
       <c r="E327" t="s">
         <v>12</v>
       </c>
       <c r="F327" t="s">
-        <v>291</v>
+        <v>427</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1144</v>
+        <v>1151</v>
       </c>
       <c r="H327" t="s">
-        <v>1145</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1146</v>
+        <v>1153</v>
       </c>
       <c r="B328" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C328" t="s">
-        <v>205</v>
+        <v>133</v>
       </c>
       <c r="D328" t="s">
         <v>11</v>
       </c>
       <c r="E328" t="s">
         <v>12</v>
       </c>
       <c r="F328" t="s">
-        <v>457</v>
+        <v>427</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
       <c r="H328" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="B329" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C329" t="s">
-        <v>209</v>
+        <v>137</v>
       </c>
       <c r="D329" t="s">
         <v>11</v>
       </c>
       <c r="E329" t="s">
         <v>12</v>
       </c>
       <c r="F329" t="s">
-        <v>1150</v>
+        <v>427</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="H329" t="s">
-        <v>1152</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1153</v>
+        <v>1159</v>
       </c>
       <c r="B330" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C330" t="s">
-        <v>213</v>
+        <v>141</v>
       </c>
       <c r="D330" t="s">
         <v>11</v>
       </c>
       <c r="E330" t="s">
         <v>12</v>
       </c>
       <c r="F330" t="s">
-        <v>326</v>
+        <v>442</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1154</v>
+        <v>1160</v>
       </c>
       <c r="H330" t="s">
-        <v>1155</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1156</v>
+        <v>1162</v>
       </c>
       <c r="B331" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C331" t="s">
-        <v>217</v>
+        <v>145</v>
       </c>
       <c r="D331" t="s">
         <v>11</v>
       </c>
       <c r="E331" t="s">
         <v>12</v>
       </c>
       <c r="F331" t="s">
-        <v>322</v>
+        <v>420</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1157</v>
+        <v>1163</v>
       </c>
       <c r="H331" t="s">
-        <v>1158</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1159</v>
+        <v>1165</v>
       </c>
       <c r="B332" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C332" t="s">
-        <v>221</v>
+        <v>149</v>
       </c>
       <c r="D332" t="s">
         <v>11</v>
       </c>
       <c r="E332" t="s">
         <v>12</v>
       </c>
       <c r="F332" t="s">
-        <v>457</v>
+        <v>410</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1160</v>
+        <v>1166</v>
       </c>
       <c r="H332" t="s">
-        <v>1161</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1162</v>
+        <v>1168</v>
       </c>
       <c r="B333" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C333" t="s">
-        <v>225</v>
+        <v>153</v>
       </c>
       <c r="D333" t="s">
         <v>11</v>
       </c>
       <c r="E333" t="s">
         <v>12</v>
       </c>
       <c r="F333" t="s">
-        <v>333</v>
+        <v>1139</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1163</v>
+        <v>1169</v>
       </c>
       <c r="H333" t="s">
-        <v>1164</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1165</v>
+        <v>1171</v>
       </c>
       <c r="B334" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C334" t="s">
-        <v>229</v>
+        <v>157</v>
       </c>
       <c r="D334" t="s">
         <v>11</v>
       </c>
       <c r="E334" t="s">
         <v>12</v>
       </c>
       <c r="F334" t="s">
-        <v>305</v>
+        <v>995</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1166</v>
+        <v>1172</v>
       </c>
       <c r="H334" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="B335" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C335" t="s">
-        <v>233</v>
+        <v>161</v>
       </c>
       <c r="D335" t="s">
         <v>11</v>
       </c>
       <c r="E335" t="s">
         <v>12</v>
       </c>
       <c r="F335" t="s">
-        <v>457</v>
+        <v>1139</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>295</v>
+        <v>1175</v>
       </c>
       <c r="H335" t="s">
-        <v>1169</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1170</v>
+        <v>1177</v>
       </c>
       <c r="B336" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C336" t="s">
-        <v>237</v>
+        <v>165</v>
       </c>
       <c r="D336" t="s">
         <v>11</v>
       </c>
       <c r="E336" t="s">
         <v>12</v>
       </c>
       <c r="F336" t="s">
-        <v>337</v>
+        <v>420</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1171</v>
+        <v>1178</v>
       </c>
       <c r="H336" t="s">
-        <v>1172</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1173</v>
+        <v>1180</v>
       </c>
       <c r="B337" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C337" t="s">
-        <v>241</v>
+        <v>169</v>
       </c>
       <c r="D337" t="s">
         <v>11</v>
       </c>
       <c r="E337" t="s">
         <v>12</v>
       </c>
       <c r="F337" t="s">
-        <v>337</v>
+        <v>562</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1174</v>
+        <v>1181</v>
       </c>
       <c r="H337" t="s">
-        <v>1175</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1176</v>
+        <v>1183</v>
       </c>
       <c r="B338" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C338" t="s">
-        <v>245</v>
+        <v>173</v>
       </c>
       <c r="D338" t="s">
         <v>11</v>
       </c>
       <c r="E338" t="s">
         <v>12</v>
       </c>
       <c r="F338" t="s">
-        <v>1177</v>
+        <v>562</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1178</v>
+        <v>1184</v>
       </c>
       <c r="H338" t="s">
-        <v>1179</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1180</v>
+        <v>1186</v>
       </c>
       <c r="B339" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C339" t="s">
-        <v>249</v>
+        <v>177</v>
       </c>
       <c r="D339" t="s">
         <v>11</v>
       </c>
       <c r="E339" t="s">
         <v>12</v>
       </c>
       <c r="F339" t="s">
-        <v>1177</v>
+        <v>427</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1181</v>
+        <v>69</v>
       </c>
       <c r="H339" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
       <c r="B340" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C340" t="s">
-        <v>253</v>
+        <v>181</v>
       </c>
       <c r="D340" t="s">
         <v>11</v>
       </c>
       <c r="E340" t="s">
         <v>12</v>
       </c>
       <c r="F340" t="s">
-        <v>1177</v>
+        <v>1139</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1184</v>
+        <v>1189</v>
       </c>
       <c r="H340" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
       <c r="B341" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C341" t="s">
-        <v>257</v>
+        <v>186</v>
       </c>
       <c r="D341" t="s">
         <v>11</v>
       </c>
       <c r="E341" t="s">
         <v>12</v>
       </c>
       <c r="F341" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="H341" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
       <c r="B342" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C342" t="s">
-        <v>261</v>
+        <v>190</v>
       </c>
       <c r="D342" t="s">
         <v>11</v>
       </c>
       <c r="E342" t="s">
         <v>12</v>
       </c>
       <c r="F342" t="s">
-        <v>1177</v>
+        <v>420</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="H342" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="B343" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C343" t="s">
-        <v>265</v>
+        <v>194</v>
       </c>
       <c r="D343" t="s">
         <v>11</v>
       </c>
       <c r="E343" t="s">
         <v>12</v>
       </c>
       <c r="F343" t="s">
-        <v>1028</v>
+        <v>410</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="H343" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="B344" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C344" t="s">
-        <v>269</v>
+        <v>198</v>
       </c>
       <c r="D344" t="s">
         <v>11</v>
       </c>
       <c r="E344" t="s">
         <v>12</v>
       </c>
       <c r="F344" t="s">
-        <v>315</v>
+        <v>562</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="H344" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="B345" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C345" t="s">
-        <v>273</v>
+        <v>202</v>
       </c>
       <c r="D345" t="s">
         <v>11</v>
       </c>
       <c r="E345" t="s">
         <v>12</v>
       </c>
       <c r="F345" t="s">
-        <v>315</v>
+        <v>420</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1199</v>
+        <v>1204</v>
       </c>
       <c r="H345" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="B346" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C346" t="s">
-        <v>277</v>
+        <v>206</v>
       </c>
       <c r="D346" t="s">
         <v>11</v>
       </c>
       <c r="E346" t="s">
         <v>12</v>
       </c>
       <c r="F346" t="s">
-        <v>315</v>
+        <v>1139</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="H346" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
       <c r="B347" t="s">
-        <v>1009</v>
+        <v>1102</v>
       </c>
       <c r="C347" t="s">
-        <v>707</v>
+        <v>210</v>
       </c>
       <c r="D347" t="s">
         <v>11</v>
       </c>
       <c r="E347" t="s">
         <v>12</v>
       </c>
+      <c r="F347" t="s">
+        <v>442</v>
+      </c>
       <c r="G347" s="1" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="H347" t="s">
-        <v>1206</v>
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C348" t="s">
+        <v>214</v>
+      </c>
+      <c r="D348" t="s">
+        <v>11</v>
+      </c>
+      <c r="E348" t="s">
+        <v>12</v>
+      </c>
+      <c r="F348" t="s">
+        <v>442</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C349" t="s">
+        <v>218</v>
+      </c>
+      <c r="D349" t="s">
+        <v>11</v>
+      </c>
+      <c r="E349" t="s">
+        <v>12</v>
+      </c>
+      <c r="F349" t="s">
+        <v>442</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C350" t="s">
+        <v>222</v>
+      </c>
+      <c r="D350" t="s">
+        <v>11</v>
+      </c>
+      <c r="E350" t="s">
+        <v>12</v>
+      </c>
+      <c r="F350" t="s">
+        <v>442</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C351" t="s">
+        <v>226</v>
+      </c>
+      <c r="D351" t="s">
+        <v>11</v>
+      </c>
+      <c r="E351" t="s">
+        <v>12</v>
+      </c>
+      <c r="F351" t="s">
+        <v>562</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C352" t="s">
+        <v>230</v>
+      </c>
+      <c r="D352" t="s">
+        <v>11</v>
+      </c>
+      <c r="E352" t="s">
+        <v>12</v>
+      </c>
+      <c r="F352" t="s">
+        <v>958</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C353" t="s">
+        <v>234</v>
+      </c>
+      <c r="D353" t="s">
+        <v>11</v>
+      </c>
+      <c r="E353" t="s">
+        <v>12</v>
+      </c>
+      <c r="F353" t="s">
+        <v>1139</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C354" t="s">
+        <v>238</v>
+      </c>
+      <c r="D354" t="s">
+        <v>11</v>
+      </c>
+      <c r="E354" t="s">
+        <v>12</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1139</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C355" t="s">
+        <v>242</v>
+      </c>
+      <c r="D355" t="s">
+        <v>11</v>
+      </c>
+      <c r="E355" t="s">
+        <v>12</v>
+      </c>
+      <c r="F355" t="s">
+        <v>397</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C356" t="s">
+        <v>246</v>
+      </c>
+      <c r="D356" t="s">
+        <v>11</v>
+      </c>
+      <c r="E356" t="s">
+        <v>12</v>
+      </c>
+      <c r="F356" t="s">
+        <v>397</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C357" t="s">
+        <v>250</v>
+      </c>
+      <c r="D357" t="s">
+        <v>11</v>
+      </c>
+      <c r="E357" t="s">
+        <v>12</v>
+      </c>
+      <c r="F357" t="s">
+        <v>562</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C358" t="s">
+        <v>254</v>
+      </c>
+      <c r="D358" t="s">
+        <v>11</v>
+      </c>
+      <c r="E358" t="s">
+        <v>12</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C359" t="s">
+        <v>258</v>
+      </c>
+      <c r="D359" t="s">
+        <v>11</v>
+      </c>
+      <c r="E359" t="s">
+        <v>12</v>
+      </c>
+      <c r="F359" t="s">
+        <v>431</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C360" t="s">
+        <v>262</v>
+      </c>
+      <c r="D360" t="s">
+        <v>11</v>
+      </c>
+      <c r="E360" t="s">
+        <v>12</v>
+      </c>
+      <c r="F360" t="s">
+        <v>427</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C361" t="s">
+        <v>266</v>
+      </c>
+      <c r="D361" t="s">
+        <v>11</v>
+      </c>
+      <c r="E361" t="s">
+        <v>12</v>
+      </c>
+      <c r="F361" t="s">
+        <v>562</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C362" t="s">
+        <v>270</v>
+      </c>
+      <c r="D362" t="s">
+        <v>11</v>
+      </c>
+      <c r="E362" t="s">
+        <v>12</v>
+      </c>
+      <c r="F362" t="s">
+        <v>438</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C363" t="s">
+        <v>274</v>
+      </c>
+      <c r="D363" t="s">
+        <v>11</v>
+      </c>
+      <c r="E363" t="s">
+        <v>12</v>
+      </c>
+      <c r="F363" t="s">
+        <v>410</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C364" t="s">
+        <v>278</v>
+      </c>
+      <c r="D364" t="s">
+        <v>11</v>
+      </c>
+      <c r="E364" t="s">
+        <v>12</v>
+      </c>
+      <c r="F364" t="s">
+        <v>562</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C365" t="s">
+        <v>282</v>
+      </c>
+      <c r="D365" t="s">
+        <v>11</v>
+      </c>
+      <c r="E365" t="s">
+        <v>12</v>
+      </c>
+      <c r="F365" t="s">
+        <v>442</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C366" t="s">
+        <v>286</v>
+      </c>
+      <c r="D366" t="s">
+        <v>11</v>
+      </c>
+      <c r="E366" t="s">
+        <v>12</v>
+      </c>
+      <c r="F366" t="s">
+        <v>442</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C367" t="s">
+        <v>290</v>
+      </c>
+      <c r="D367" t="s">
+        <v>11</v>
+      </c>
+      <c r="E367" t="s">
+        <v>12</v>
+      </c>
+      <c r="F367" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C368" t="s">
+        <v>294</v>
+      </c>
+      <c r="D368" t="s">
+        <v>11</v>
+      </c>
+      <c r="E368" t="s">
+        <v>12</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C369" t="s">
+        <v>298</v>
+      </c>
+      <c r="D369" t="s">
+        <v>11</v>
+      </c>
+      <c r="E369" t="s">
+        <v>12</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C370" t="s">
+        <v>302</v>
+      </c>
+      <c r="D370" t="s">
+        <v>11</v>
+      </c>
+      <c r="E370" t="s">
+        <v>12</v>
+      </c>
+      <c r="F370" t="s">
+        <v>410</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C371" t="s">
+        <v>306</v>
+      </c>
+      <c r="D371" t="s">
+        <v>11</v>
+      </c>
+      <c r="E371" t="s">
+        <v>12</v>
+      </c>
+      <c r="F371" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C372" t="s">
+        <v>310</v>
+      </c>
+      <c r="D372" t="s">
+        <v>11</v>
+      </c>
+      <c r="E372" t="s">
+        <v>12</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C373" t="s">
+        <v>314</v>
+      </c>
+      <c r="D373" t="s">
+        <v>11</v>
+      </c>
+      <c r="E373" t="s">
+        <v>12</v>
+      </c>
+      <c r="F373" t="s">
+        <v>420</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C374" t="s">
+        <v>318</v>
+      </c>
+      <c r="D374" t="s">
+        <v>11</v>
+      </c>
+      <c r="E374" t="s">
+        <v>12</v>
+      </c>
+      <c r="F374" t="s">
+        <v>420</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C375" t="s">
+        <v>322</v>
+      </c>
+      <c r="D375" t="s">
+        <v>11</v>
+      </c>
+      <c r="E375" t="s">
+        <v>12</v>
+      </c>
+      <c r="F375" t="s">
+        <v>420</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C376" t="s">
+        <v>392</v>
+      </c>
+      <c r="D376" t="s">
+        <v>11</v>
+      </c>
+      <c r="E376" t="s">
+        <v>12</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1299</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -13707,50 +14759,79 @@
     <hyperlink ref="G323" r:id="rId322"/>
     <hyperlink ref="G324" r:id="rId323"/>
     <hyperlink ref="G325" r:id="rId324"/>
     <hyperlink ref="G326" r:id="rId325"/>
     <hyperlink ref="G327" r:id="rId326"/>
     <hyperlink ref="G328" r:id="rId327"/>
     <hyperlink ref="G329" r:id="rId328"/>
     <hyperlink ref="G330" r:id="rId329"/>
     <hyperlink ref="G331" r:id="rId330"/>
     <hyperlink ref="G332" r:id="rId331"/>
     <hyperlink ref="G333" r:id="rId332"/>
     <hyperlink ref="G334" r:id="rId333"/>
     <hyperlink ref="G335" r:id="rId334"/>
     <hyperlink ref="G336" r:id="rId335"/>
     <hyperlink ref="G337" r:id="rId336"/>
     <hyperlink ref="G338" r:id="rId337"/>
     <hyperlink ref="G339" r:id="rId338"/>
     <hyperlink ref="G340" r:id="rId339"/>
     <hyperlink ref="G341" r:id="rId340"/>
     <hyperlink ref="G342" r:id="rId341"/>
     <hyperlink ref="G343" r:id="rId342"/>
     <hyperlink ref="G344" r:id="rId343"/>
     <hyperlink ref="G345" r:id="rId344"/>
     <hyperlink ref="G346" r:id="rId345"/>
     <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>