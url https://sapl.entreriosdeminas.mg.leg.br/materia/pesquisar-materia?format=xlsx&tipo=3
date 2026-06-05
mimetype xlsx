--- v1 (2026-04-17)
+++ v2 (2026-06-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3006" uniqueCount="1300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3038" uniqueCount="1315">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -226,77 +226,134 @@
   <si>
     <t>Que esta Casa Legislativa possa conferir Moção de Aplausos à Sra. Alessandra Maia Ribeiro Charneca Leopoldino, em reconhecimento aos relevantes serviços prestados ao Município de Entre Rios de Minas, especialmente por sua expressiva contribuição à educação ao longo de aproximadamente 30 anos de dedicação ao ensino público.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Sarah do Marinho</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3148/requerimento_no_12-2026_-_sarah_magda_baeta_morais_andrade.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir Moção de Aplausos ao Sr. Paulo César Vanzeloti Bahense, Sargento da Polícia Militar de Minas Gerais, em reconhecimento aos relevantes serviços prestados à segurança pública e à comunidade de Entre Rios de Minas.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>http://sapl.entreriosdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3189/requerimento_no_13-2026_-_bruno_azevedo_coelho.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa Legislativa cópia das atas das reuniões do Conselho Municipal de Saúde, realizadas no período compreendido entre janeiro de 2025 até a presente data.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Bruno Asevedo Karah, Cláudio da Patrol, Sarah do Marinho, Tio Amintas, Zé Branco</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3190/requerimento_no_14.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO as notificações de impedimento de ordem técnica apontadas por_x000D_
 meio do Ofício n° GAB/044/2026, de autoria do Chefe do Executivo Municipal, às Emendas_x000D_
 Impositivas n° 02, 09 13, 20 e 33 cujos signatários são os vereadores que a este_x000D_
 subscrevem;_x000D_
 CONSIDERANDO o que preceitua o inciso II do §6° do Art. 123-A da Lei Orgânica_x000D_
 Municipal, alterada pela Emenda n°01/2021, que afirma o Legislativo Municipal indicará ao_x000D_
 Executivo Municipal será feita a substituição da programação cujo impedimento seja_x000D_
 insuperável em até 30 (trinta) dias, contados do término do prazo previsto no inciso anterior;_x000D_
 Indicam à V. Exa as seguintes emendas impositivas para substituição das emendas_x000D_
 rejeitadas:</t>
   </si>
   <si>
+    <t>3199</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Tio Amintas</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3199/requerimento_no_15_-_amintas_de_moura_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>Que esta Casa Legislativa possa conferir Moção de Aplausos ao Sr. William Brás Resende Fernandes, em reconhecimento à relevante atuação à frente da direção da Escola Estadual Dom Rodolfo, bem como por sua notável trajetória profissional dedicada à educação como professor.</t>
+  </si>
+  <si>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3200/requerimento_no_16_-_jose_da_silva_fernandes_.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhada a esta Casa Legislativa informações acerca da mudança do Almoxarifado Municipal para as instalações do novo almoxarifado, esclarecendo se há previsão para a efetiva transferência das atividades para o novo espaço.</t>
+  </si>
+  <si>
+    <t>3201</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3201/requerimento_no_17_-_bruno_asevedo_coelho_silva.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhada a esta Casa Legislativa cópia integral das prestações de contas apresentadas pelo Teatro da Pedra — Associação Cultural, referentes a todas as subvenções sociais, termos de fomento e demais instrumentos congêneres eventualmente celebrados entre o Poder Executivo Municipal e a referida associação até o presente exercício.</t>
+  </si>
+  <si>
+    <t>3202</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Cláudio da Patrol, Tio Amintas</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3202/requerimento_no_18_-_amintas_de_moura_ferreira_e_claudio_dos_reis_lima.pdf</t>
+  </si>
+  <si>
+    <t>Requerem que seja encaminhada a esta Casa Legislativa cópia integral das prestações de contas apresentadas, no presente exercício, pelas associações, entidades e organizações da sociedade civil que tenham recebido recursos públicos do Município, por meio de subvenções sociais, termos de fomento, termos de colaboração ou instrumentos congêneres, e que já tenham formalizado a respectiva prestação de contas perante o Poder Executivo Municipal</t>
+  </si>
+  <si>
     <t>2337</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2337/requerimento_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas acerca do quantitativo de imóveis que atualmente o Poder Executivo Municipal aluga para o desenvolvimento de suas_x000D_
 funções.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do número de fisioterapeutas que atendem no Município, bem como o quantitativo de munícipes que aguardam na fila e o tempo médio de espera para o atendimento.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
@@ -391,90 +448,75 @@
   <si>
     <t>Informações acerca da existência de projetos que visem a revitalização e reforma das quadras esportivas de nosso Município.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2440/requerimento_n_13-2025.pdf</t>
   </si>
   <si>
     <t>Informações acerca da existência de projeto que visa transformar a "Cachoeira do Gordo" em parque natural ecológico.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/requerimento_n_14-2025.pdf</t>
   </si>
   <si>
     <t>Informações acerca de como é realizado o atendimento das especialidades médicas no Município</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2442/requerimento_n_15-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a essa Casa Legislativa o contrato estabelecido entre o Poder Executivo Municipal e a empresa de telefonia móvel TIM Brasil, referente a cessão do terreno para a instalação da antena localizada no bairro Castro, que encontra-se instalada em um terreno público.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2480/requerimento_n_16-2025.pdf</t>
   </si>
   <si>
     <t>Que seja convocada a Comissão Permanente de Obras e Serviços Públicos para realizar visita ir; loco e posteriormente que seja feito um relatório atestando o fato que se segue:</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>17</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/requerimento_n_17-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado informações detalhadas sobre a destinação de todos os prédios das escolas municipais pertencentes à Administração Pública, abrangendo tanto as ativas, quanto as inativas.</t>
   </si>
   <si>
     <t>2482</t>
-  </si>
-[...1 lines deleted...]
-    <t>18</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2482/requerimento_n_18-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa Legislativa a listagem completa de todos os imóveis pertencentes ao Município de Entre Rios de Minas.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_n_19-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado informações detalhadas sobre o recurso destinado ao Município para a realização da pavimentação asfáltica nas ruas Hélio_x000D_
 Andrade Ribeiro de Oliveira e Maria da Paixão Dutra Neves, localizadas no bairro Batista de Oliveira.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>20</t>
@@ -1262,50 +1304,53 @@
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/requerimento_n_82-2025_-_claudio_dos_reis_lima.pdf</t>
   </si>
   <si>
     <t>Que esta Casa Legislativa possa conferir uma Moção de Aplausos à Senhora Matilde de Fátima Marzano Resende, em reconhecimento à sua relevante atuação na área da educação, com cerca de trinta e quatro anos de dedicação à formação educacional no Município de Entre Rios de Minas.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Joãozinho Cricri</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_n_01-2024_joaozinho.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o Executivo Municipal possa contratar uma consultoria especializada para promover um estudo de ampliação e adequação do Cemitério_x000D_
 Municipal de Entre Rios de Minas, de modo que não se efetue uma ocupação desordenada da área que hoje é ocupada pelo Almoxarifado.</t>
   </si>
   <si>
     <t>2146</t>
+  </si>
+  <si>
+    <t>http://sapl.entreriosdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2147/requerimento_no_03-2024_joaozinho.pdf</t>
   </si>
   <si>
     <t>Que o Chefe do Executivo Municipal possa designar servidores para funções gratificadas em comissões permanentes e especiais propondo uma avaliação da capacidade técnica do servidor e considerando apenas os que tenham afinidade com a sua área de atuação.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>Denis da Escolinha, Joãozinho Cricri, Juquinha do Táxi, Larissa Rodrigues, Levi da Costa Campos, Rivael Nunes Machado, Rodrigo de Paula Santos Silva, Thiago Itamar "Ted"</t>
   </si>
   <si>
     <t>http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/requerimento_n_04-2024_todos.pdf</t>
   </si>
   <si>
     <t>Criação da Comissão Parlamentar de Inquérito para apuração de possíveis irregularidades nas obras de pavimentação asfáltica, bem como pelo pagamento de máquinas e equipamentos para a empresa Locadora Terramares Ltda.</t>
   </si>
@@ -4621,56 +4666,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3137/requerimento_no_01-2026_-_antonio_teodoro_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3138/requerimento_no_02-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3139/requerimento_no_03-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3140/requerimento_no_04-2026_-_bruno_azevedo_coelho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3141/requerimento_no_05-2026_-_jose_da_silva_fernandes_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3142/requerimento_no_06-2026_-_lucas_augusto_resende_dias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3143/requerimento_no_07-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3144/requerimento_no_08-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3145/requerimento_no_09-2026_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3146/requerimento_no_10-2026_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3147/requerimento_no_11-2026_-_antonio_teodoro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3148/requerimento_no_12-2026_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2337/requerimento_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/requerimento_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2340/requerimento_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/requerimento_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2433/requerimento_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2434/requerimento_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2435/requerimento_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2436/requerimento_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2437/requerimento_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2438/requerimento_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2439/requerimento_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2440/requerimento_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/requerimento_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2442/requerimento_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2480/requerimento_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/requerimento_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2482/requerimento_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/requerimento_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2486/requerimento_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2487/requerimento_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/requerimento_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/requerimento_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2490/requerimento_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2523/requerimento_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2524/requerimento_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2525/requerimento_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2542/requerimento_n_30-2025_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2543/requerimento_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2545/requerimento_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2568/requerimento_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2569/requerimento_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2570/requerimento_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2571/requerimento_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2594/requerimento_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2595/requerimento_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2596/requerimento_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_n_41-2025_-_bruno_asevedo_coelho_silva.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2683/requerimento_n_42-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2684/requerimento_n_43-2025_-_bruno_asevedo_coelho_silva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2685/requerimento_n_44-2025_-_bruno_asevedo_coelho_silva_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_n_45-2025_-_lucas_augusto_resende_dias_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2687/requerimento_n_46-2025_-_lucas_augusto_resende_dias_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_n_47-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_n_48-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2690/requerimento_n_49-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_n_50-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2692/requerimento_n_51-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2693/requerimento_n_52-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2694/requerimento_n_53-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2695/requerimento_n_54-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2696/requerimento_n_55-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2697/requerimento_n_56-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/requerimento_n_57-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/requerimento_n_58-2025_-_amintas_de_moura_ferreira.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/requerimento_n_59-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/requerimento_n_60-2025_-_jose_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/requerimento_n_61-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/requerimento_n_62-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2899/requerimento_n_63-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_n_64-2025_-_jose_da_silva_fernandes_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_n_65-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/requerimento_n_66-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_no_67-2025_-_comissao_de_obras_e_servicos_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/requerimento_n_68-2025_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2975/requerimento_n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2976/requerimento_n_71-2025_-_sarah_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_n_72-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_n_73-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/requerimento_n_74-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2980/requerimento_n_75-2025_-_jose_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_n_76-2025_-_fernando_andrade_maia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/requerimento_n_77-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/requerimento_n_78-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/requerimento_n_79-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/requerimento_n_80-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/requerimento_n_81-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/requerimento_n_82-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_n_01-2024_joaozinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2147/requerimento_no_03-2024_joaozinho.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/requerimento_n_04-2024_todos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2149/requerimento_n_05-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2150/requerimento_n_06-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/requerimento_n_07-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/requerimento_n_08-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2153/requerimento_n_09-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2154/requerimento_n_10-2024_juquinha.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/requerimento_n_11-2024_denis.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2178/requerimento_n_12-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2179/requerimento_n_13-2024_levi.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2180/requerimento_n_14-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2181/requerimento_n_15-2024_larissa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2182/requerimento_n_16-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2183/requerimento_n_17-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/requerimento_n_18-2024_larissa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/requerimento_n_19-2024_rivael_e_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/requerimento_n_20-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_n_21-2024_joao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/requerimento_n_22-2024_joao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/requerimento_n_23-2024_joao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/requerimento_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/requerimento_n_25-2024_thiago_e_larissa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/requerimento_n_26-2024_levi.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_n_27-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/requerimento_n_29-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/requerimento_n_30-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/requerimento_n31-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/requerimento_n_32-2024_juquinha.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/requerimento_n_33-2024_bituri_joao_larissa_rodrigo_denis_juquinha_e_rivael.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_n_34-2024_juquinha.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_n_35-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_n_36-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_n_37-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/requerimento_n_38-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_n_39-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2206/requerimento_n_40-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/requerimento_n_41-2024__levi_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2208/requerimento_n_42-2024_levi.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/requerimento_n_43-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/requerimento_n_44-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_n_45-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_n_46-2024_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_n_47-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_n_48-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_n_49-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_n_50-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_n_51-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2514/requerimento_n_52-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1495/requerimento_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1496/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1497/requerimento_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1498/requerimento_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1502/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1504/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1510/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1515/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1516/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1517/requereimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1518/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1519/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_no31-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1527/requerimento_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1528/requerimento_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1529/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1530/requerimento_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1531/requerimento_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1532/requerimento_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1533/requerimento_no_44_-_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1534/requerimento_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1535/requerimento_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1536/requerimento_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1537/requerimento_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1538/requerimento_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1589/requerimento_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1592/requerimento_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1593/requerimento_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1594/requerimento_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1595/requerimento_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1596/requerimento_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1597/requerimento_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1598/requerimento_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1599/requerimento_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1635/requerimento_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1636/requerimento_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1637/requerimento_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1640/reuerimento_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1641/requerimento_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1642/requerimento_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/requerimento_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1644/requerimento_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1645/requerimento_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1647/requerimento_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1648/requerimento_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1649/requerimento_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1650/requerimento_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/requerimento_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1652/requerimento_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1653/requerimento_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1654/requerimento_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1655/requerimento_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1656/requerimento_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/requerimento_n_89-2023_-_roni_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1816/requerimento_n_90-2023_-_roni_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_n_91-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/requerimento_n_92-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1819/requerimento_n_93-2023_-_joao_goncalves_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1822/requerimento_n_96-2023_-_levi.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1823/requerimento_n_97-2023_-_joao_goncalves_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1825/requerimento_n_99-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1826/requerimento_n_100-2023_-_denis.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/requerimento_n_101-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_n_103-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1831/requerimento_n_105-2023_-_rivael_ted_joao_e_levi.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_n_107-2023_-_thiago_e_levi.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1834/requerimento_n_108-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1835/requerimento_n_109-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1836/requerimento_n_110-2023_-_todos_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/requerimento_n_111-2023_-_todos_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1838/requerimento_n_112-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1839/requerimento_n_113-2023_-_todos_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_n_114-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_n_115-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_n_116-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1843/requerimento_n_117-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1844/requerimento_n_118-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/requerimento_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/requerimento_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1540/requerimento_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1541/requerimento_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/requerimento_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/requerimento_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/requerimento_no_35-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/requerimento_no_36-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/requerimento_no_37-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/requerimento_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/requerimento_no_39-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_no_40-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/requerimento_no_41-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/requerimento_no_42-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1552/requerimento_no_43-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/requerimento_no_44-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/requerimento_no_45-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/requerimento_no_46-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1556/requerimento_no_47-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1557/requerimento_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/requerimento_no_49-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/requerimento_no_50-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/requerimento_no_51-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/requerimento_no_52-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/requerimento_no_53-2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/requerimento_no_54-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/requerimento_no_55-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/requerimento_no_56-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/requerimento_no_57-2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/requerimento_no_58-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/requerimento_no_59-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/requerimento_no_60-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/requerimento_no_61-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/requerimento_no_62-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/requerimento_no_63-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/requerimento_no_64-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/requerimento_no_65-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/requerimento_no_66-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1576/requerimento_no_67-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1577/requerimento_no_68-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/requerimento_no_69-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/requerimento_no_71-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/requerimento_no_72-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1580/requerimento_no_73-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/requerimento_no_74-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_no_75-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/requerimento_no_79-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_14-2021_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_no_35_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no_36_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no_38_-_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no_39_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no_40_-_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no_42_-_2021__.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no_43_-_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no_43_-_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no_44_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no_45_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no_46_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no_47_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no_48_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no_49_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no_50_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_no_51_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no_52_-_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no_53_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_no_55_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_56_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_no_57_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_no_58_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/512/requerimento_no_59_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_no_60_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_no_61_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_no_62_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_no_63_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_no_64_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/518/requerimento_no_65_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/520/requerimento_no_82-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3137/requerimento_no_01-2026_-_antonio_teodoro_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3138/requerimento_no_02-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3139/requerimento_no_03-2026_-_antonio_teodoro_ferreira_e_sarah_magda_morais_baeta.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3140/requerimento_no_04-2026_-_bruno_azevedo_coelho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3141/requerimento_no_05-2026_-_jose_da_silva_fernandes_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3142/requerimento_no_06-2026_-_lucas_augusto_resende_dias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3143/requerimento_no_07-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3144/requerimento_no_08-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3145/requerimento_no_09-2026_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3146/requerimento_no_10-2026_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3147/requerimento_no_11-2026_-_antonio_teodoro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3148/requerimento_no_12-2026_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3189/requerimento_no_13-2026_-_bruno_azevedo_coelho.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3190/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3199/requerimento_no_15_-_amintas_de_moura_ferreira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3200/requerimento_no_16_-_jose_da_silva_fernandes_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3201/requerimento_no_17_-_bruno_asevedo_coelho_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/3202/requerimento_no_18_-_amintas_de_moura_ferreira_e_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2337/requerimento_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/requerimento_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2340/requerimento_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/requerimento_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2433/requerimento_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2434/requerimento_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2435/requerimento_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2436/requerimento_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2437/requerimento_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2438/requerimento_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2439/requerimento_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2440/requerimento_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/requerimento_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2442/requerimento_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2480/requerimento_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/requerimento_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2482/requerimento_n_18-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_n_20-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/requerimento_n_21-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2486/requerimento_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2487/requerimento_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/requerimento_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/requerimento_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2490/requerimento_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2523/requerimento_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2524/requerimento_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2525/requerimento_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2542/requerimento_n_30-2025_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2543/requerimento_n_31-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2545/requerimento_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2568/requerimento_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2569/requerimento_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2570/requerimento_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2571/requerimento_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2594/requerimento_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2595/requerimento_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2596/requerimento_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_n_41-2025_-_bruno_asevedo_coelho_silva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2683/requerimento_n_42-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2684/requerimento_n_43-2025_-_bruno_asevedo_coelho_silva.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2685/requerimento_n_44-2025_-_bruno_asevedo_coelho_silva_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_n_45-2025_-_lucas_augusto_resende_dias_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2687/requerimento_n_46-2025_-_lucas_augusto_resende_dias_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_n_47-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_n_48-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2690/requerimento_n_49-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_n_50-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2692/requerimento_n_51-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2693/requerimento_n_52-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2694/requerimento_n_53-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2695/requerimento_n_54-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2696/requerimento_n_55-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2697/requerimento_n_56-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/requerimento_n_57-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/requerimento_n_58-2025_-_amintas_de_moura_ferreira.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/requerimento_n_59-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/requerimento_n_60-2025_-_jose_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/requerimento_n_61-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/requerimento_n_62-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2899/requerimento_n_63-2025_-_rafael_neto_peixoto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_n_64-2025_-_jose_da_silva_fernandes_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_n_65-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/requerimento_n_66-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_no_67-2025_-_comissao_de_obras_e_servicos_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/requerimento_n_68-2025_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2975/requerimento_n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2976/requerimento_n_71-2025_-_sarah_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_n_72-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_n_73-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/requerimento_n_74-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2980/requerimento_n_75-2025_-_jose_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_n_76-2025_-_fernando_andrade_maia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/requerimento_n_77-2025_-_sarah_magda_baeta_morais_andrade.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/requerimento_n_78-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/requerimento_n_79-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/requerimento_n_80-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/requerimento_n_81-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/requerimento_n_82-2025_-_claudio_dos_reis_lima.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_n_01-2024_joaozinho.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2147/requerimento_no_03-2024_joaozinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/requerimento_n_04-2024_todos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2149/requerimento_n_05-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2150/requerimento_n_06-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/requerimento_n_07-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/requerimento_n_08-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2153/requerimento_n_09-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2154/requerimento_n_10-2024_juquinha.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/requerimento_n_11-2024_denis.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2178/requerimento_n_12-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2179/requerimento_n_13-2024_levi.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2180/requerimento_n_14-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2181/requerimento_n_15-2024_larissa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2182/requerimento_n_16-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2183/requerimento_n_17-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/requerimento_n_18-2024_larissa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/requerimento_n_19-2024_rivael_e_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/requerimento_n_20-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_n_21-2024_joao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/requerimento_n_22-2024_joao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/requerimento_n_23-2024_joao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/requerimento_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/requerimento_n_25-2024_thiago_e_larissa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/requerimento_n_26-2024_levi.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_n_27-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/requerimento_n_29-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/requerimento_n_30-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/requerimento_n31-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/requerimento_n_32-2024_juquinha.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/requerimento_n_33-2024_bituri_joao_larissa_rodrigo_denis_juquinha_e_rivael.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_n_34-2024_juquinha.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_n_35-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_n_36-2024_rivael.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_n_37-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/requerimento_n_38-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_n_39-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2206/requerimento_n_40-2024_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/requerimento_n_41-2024__levi_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2208/requerimento_n_42-2024_levi.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/requerimento_n_43-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/requerimento_n_44-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_n_45-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_n_46-2024_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_n_47-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_n_48-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_n_49-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_n_50-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_n_51-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/2514/requerimento_n_52-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1495/requerimento_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1496/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1497/requerimento_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1498/requerimento_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1502/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1504/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1510/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1515/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1516/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1517/requereimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1518/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1519/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_no31-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1527/requerimento_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1528/requerimento_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1529/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1530/requerimento_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1531/requerimento_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1532/requerimento_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1533/requerimento_no_44_-_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1534/requerimento_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1535/requerimento_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1536/requerimento_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1537/requerimento_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1538/requerimento_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1589/requerimento_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1592/requerimento_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1593/requerimento_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1594/requerimento_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1595/requerimento_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1596/requerimento_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1597/requerimento_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1598/requerimento_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1599/requerimento_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1635/requerimento_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1636/requerimento_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1637/requerimento_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1640/reuerimento_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1641/requerimento_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1642/requerimento_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/requerimento_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1644/requerimento_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1645/requerimento_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1647/requerimento_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1648/requerimento_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1649/requerimento_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1650/requerimento_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/requerimento_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1652/requerimento_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1653/requerimento_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1654/requerimento_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1655/requerimento_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1656/requerimento_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/requerimento_n_89-2023_-_roni_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1816/requerimento_n_90-2023_-_roni_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_n_91-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/requerimento_n_92-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1819/requerimento_n_93-2023_-_joao_goncalves_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1822/requerimento_n_96-2023_-_levi.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1823/requerimento_n_97-2023_-_joao_goncalves_.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1825/requerimento_n_99-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1826/requerimento_n_100-2023_-_denis.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/requerimento_n_101-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_n_103-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1831/requerimento_n_105-2023_-_rivael_ted_joao_e_levi.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_n_107-2023_-_thiago_e_levi.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1834/requerimento_n_108-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1835/requerimento_n_109-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1836/requerimento_n_110-2023_-_todos_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/requerimento_n_111-2023_-_todos_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1838/requerimento_n_112-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1839/requerimento_n_113-2023_-_todos_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_n_114-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_n_115-2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_n_116-2023_-_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1843/requerimento_n_117-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1844/requerimento_n_118-2023_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/requerimento_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/requerimento_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1540/requerimento_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1541/requerimento_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/requerimento_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/requerimento_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/requerimento_no_35-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/requerimento_no_36-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/requerimento_no_37-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/requerimento_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/requerimento_no_39-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_no_40-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/requerimento_no_41-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/requerimento_no_42-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1552/requerimento_no_43-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/requerimento_no_44-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/requerimento_no_45-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/requerimento_no_46-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1556/requerimento_no_47-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1557/requerimento_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/requerimento_no_49-2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/requerimento_no_50-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/requerimento_no_51-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/requerimento_no_52-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/requerimento_no_53-2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/requerimento_no_54-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/requerimento_no_55-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/requerimento_no_56-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/requerimento_no_57-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/requerimento_no_58-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/requerimento_no_59-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/requerimento_no_60-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/requerimento_no_61-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/requerimento_no_62-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/requerimento_no_63-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/requerimento_no_64-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/requerimento_no_65-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/requerimento_no_66-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1576/requerimento_no_67-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1577/requerimento_no_68-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/requerimento_no_69-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/requerimento_no_71-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/requerimento_no_72-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1580/requerimento_no_73-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/requerimento_no_74-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_no_75-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/requerimento_no_79-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_14-2021_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_no_35_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no_36_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no_38_-_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no_39_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no_40_-_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no_42_-_2021__.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no_43_-_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no_43_-_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no_44_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no_45_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no_46_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no_47_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no_48_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no_49_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no_50_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_no_51_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no_52_-_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no_53_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_no_55_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_56_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_no_57_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_no_58_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/512/requerimento_no_59_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_no_60_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_no_61_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_no_62_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_no_63_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_no_64_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/518/requerimento_no_65_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.entreriosdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/520/requerimento_no_82-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H376"/>
+  <dimension ref="A1:H380"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="165.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="160.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -5025,9434 +5070,9538 @@
       </c>
       <c r="H14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>72</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>73</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="H15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>78</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C22" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C23" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C24" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C25" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C26" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="H26" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C27" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="H27" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="H28" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="B29" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C29" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C30" t="s">
-        <v>120</v>
+        <v>59</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="H30" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C31" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C32" t="s">
-        <v>128</v>
+        <v>68</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C33" t="s">
-        <v>133</v>
+        <v>72</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C34" t="s">
-        <v>137</v>
+        <v>77</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H34" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B35" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C35" t="s">
-        <v>141</v>
+        <v>82</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H35" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>144</v>
       </c>
       <c r="B36" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C36" t="s">
+        <v>86</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>78</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="D36" t="s">
-[...8 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>147</v>
+      </c>
+      <c r="B37" t="s">
+        <v>95</v>
+      </c>
+      <c r="C37" t="s">
+        <v>90</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>78</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="H37" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>150</v>
+      </c>
+      <c r="B38" t="s">
+        <v>95</v>
+      </c>
+      <c r="C38" t="s">
+        <v>151</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>51</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="H38" t="s">
         <v>153</v>
-      </c>
-[...13 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>154</v>
+      </c>
+      <c r="B39" t="s">
+        <v>95</v>
+      </c>
+      <c r="C39" t="s">
+        <v>155</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>27</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="H39" t="s">
         <v>157</v>
-      </c>
-[...13 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>158</v>
+      </c>
+      <c r="B40" t="s">
+        <v>95</v>
+      </c>
+      <c r="C40" t="s">
+        <v>159</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>27</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="H40" t="s">
         <v>161</v>
-      </c>
-[...13 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" t="s">
+        <v>95</v>
+      </c>
+      <c r="C41" t="s">
+        <v>163</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>78</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="H41" t="s">
         <v>165</v>
-      </c>
-[...10 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" t="s">
+        <v>167</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>37</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="H42" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B43" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C43" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>64</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="H43" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" t="s">
+        <v>175</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>51</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="H44" t="s">
         <v>177</v>
-      </c>
-[...13 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>178</v>
+      </c>
+      <c r="B45" t="s">
+        <v>95</v>
+      </c>
+      <c r="C45" t="s">
+        <v>179</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="H45" t="s">
         <v>181</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>182</v>
+      </c>
+      <c r="B46" t="s">
+        <v>95</v>
+      </c>
+      <c r="C46" t="s">
+        <v>183</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>64</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H46" t="s">
         <v>185</v>
-      </c>
-[...19 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>186</v>
+      </c>
+      <c r="B47" t="s">
+        <v>95</v>
+      </c>
+      <c r="C47" t="s">
+        <v>187</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>64</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H47" t="s">
         <v>189</v>
-      </c>
-[...19 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>190</v>
+      </c>
+      <c r="B48" t="s">
+        <v>95</v>
+      </c>
+      <c r="C48" t="s">
+        <v>191</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H48" t="s">
         <v>193</v>
-      </c>
-[...19 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>194</v>
+      </c>
+      <c r="B49" t="s">
+        <v>95</v>
+      </c>
+      <c r="C49" t="s">
+        <v>195</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>196</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="H49" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>199</v>
+      </c>
+      <c r="B50" t="s">
+        <v>95</v>
+      </c>
+      <c r="C50" t="s">
+        <v>200</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>37</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="H50" t="s">
         <v>202</v>
-      </c>
-[...13 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>203</v>
+      </c>
+      <c r="B51" t="s">
+        <v>95</v>
+      </c>
+      <c r="C51" t="s">
+        <v>204</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>37</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="H51" t="s">
         <v>206</v>
-      </c>
-[...13 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>207</v>
+      </c>
+      <c r="B52" t="s">
+        <v>95</v>
+      </c>
+      <c r="C52" t="s">
+        <v>208</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="H52" t="s">
         <v>210</v>
-      </c>
-[...13 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B53" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C53" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>27</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="H53" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>215</v>
+      </c>
+      <c r="B54" t="s">
+        <v>95</v>
+      </c>
+      <c r="C54" t="s">
+        <v>216</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>64</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="H54" t="s">
         <v>218</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>219</v>
+      </c>
+      <c r="B55" t="s">
+        <v>95</v>
+      </c>
+      <c r="C55" t="s">
+        <v>220</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>78</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="H55" t="s">
         <v>222</v>
-      </c>
-[...13 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>223</v>
+      </c>
+      <c r="B56" t="s">
+        <v>95</v>
+      </c>
+      <c r="C56" t="s">
+        <v>224</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>64</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="H56" t="s">
         <v>226</v>
-      </c>
-[...13 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>227</v>
+      </c>
+      <c r="B57" t="s">
+        <v>95</v>
+      </c>
+      <c r="C57" t="s">
+        <v>228</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>27</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="H57" t="s">
         <v>230</v>
-      </c>
-[...13 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B58" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C58" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>27</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="H58" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>235</v>
+      </c>
+      <c r="B59" t="s">
+        <v>95</v>
+      </c>
+      <c r="C59" t="s">
+        <v>236</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>64</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="H59" t="s">
         <v>238</v>
-      </c>
-[...13 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>239</v>
+      </c>
+      <c r="B60" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" t="s">
+        <v>240</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>27</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="H60" t="s">
         <v>242</v>
-      </c>
-[...13 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>243</v>
+      </c>
+      <c r="B61" t="s">
+        <v>95</v>
+      </c>
+      <c r="C61" t="s">
+        <v>244</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>64</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="H61" t="s">
         <v>246</v>
-      </c>
-[...13 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>247</v>
+      </c>
+      <c r="B62" t="s">
+        <v>95</v>
+      </c>
+      <c r="C62" t="s">
+        <v>248</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>27</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="H62" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>251</v>
+      </c>
+      <c r="B63" t="s">
+        <v>95</v>
+      </c>
+      <c r="C63" t="s">
+        <v>252</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>27</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="H63" t="s">
         <v>254</v>
-      </c>
-[...13 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>255</v>
+      </c>
+      <c r="B64" t="s">
+        <v>95</v>
+      </c>
+      <c r="C64" t="s">
+        <v>256</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>37</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="H64" t="s">
         <v>258</v>
-      </c>
-[...13 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>259</v>
+      </c>
+      <c r="B65" t="s">
+        <v>95</v>
+      </c>
+      <c r="C65" t="s">
+        <v>260</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>37</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="H65" t="s">
         <v>262</v>
-      </c>
-[...13 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>263</v>
+      </c>
+      <c r="B66" t="s">
+        <v>95</v>
+      </c>
+      <c r="C66" t="s">
+        <v>264</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>64</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="H66" t="s">
         <v>266</v>
-      </c>
-[...13 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B67" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C67" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>51</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="H67" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>271</v>
+      </c>
+      <c r="B68" t="s">
+        <v>95</v>
+      </c>
+      <c r="C68" t="s">
+        <v>272</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>64</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="H68" t="s">
         <v>274</v>
-      </c>
-[...13 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>275</v>
+      </c>
+      <c r="B69" t="s">
+        <v>95</v>
+      </c>
+      <c r="C69" t="s">
+        <v>276</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>51</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="H69" t="s">
         <v>278</v>
-      </c>
-[...13 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>279</v>
+      </c>
+      <c r="B70" t="s">
+        <v>95</v>
+      </c>
+      <c r="C70" t="s">
+        <v>280</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>51</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="H70" t="s">
         <v>282</v>
-      </c>
-[...13 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>283</v>
+      </c>
+      <c r="B71" t="s">
+        <v>95</v>
+      </c>
+      <c r="C71" t="s">
+        <v>284</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>51</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="H71" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B72" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C72" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>51</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="H72" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>291</v>
+      </c>
+      <c r="B73" t="s">
+        <v>95</v>
+      </c>
+      <c r="C73" t="s">
+        <v>292</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>64</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="H73" t="s">
         <v>294</v>
-      </c>
-[...13 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>295</v>
+      </c>
+      <c r="B74" t="s">
+        <v>95</v>
+      </c>
+      <c r="C74" t="s">
+        <v>296</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>64</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="H74" t="s">
         <v>298</v>
-      </c>
-[...13 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>299</v>
+      </c>
+      <c r="B75" t="s">
+        <v>95</v>
+      </c>
+      <c r="C75" t="s">
+        <v>300</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>64</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="H75" t="s">
         <v>302</v>
-      </c>
-[...13 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>303</v>
+      </c>
+      <c r="B76" t="s">
+        <v>95</v>
+      </c>
+      <c r="C76" t="s">
+        <v>304</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>51</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="H76" t="s">
         <v>306</v>
-      </c>
-[...13 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>307</v>
+      </c>
+      <c r="B77" t="s">
+        <v>95</v>
+      </c>
+      <c r="C77" t="s">
+        <v>308</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>78</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="H77" t="s">
         <v>310</v>
-      </c>
-[...13 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B78" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C78" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>51</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="H78" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B79" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C79" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>32</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="H79" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B80" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C80" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>64</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="H80" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>323</v>
+      </c>
+      <c r="B81" t="s">
+        <v>95</v>
+      </c>
+      <c r="C81" t="s">
+        <v>324</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>51</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="H81" t="s">
         <v>326</v>
-      </c>
-[...13 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>327</v>
+      </c>
+      <c r="B82" t="s">
+        <v>95</v>
+      </c>
+      <c r="C82" t="s">
+        <v>328</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>51</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="H82" t="s">
         <v>330</v>
-      </c>
-[...13 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>331</v>
+      </c>
+      <c r="B83" t="s">
+        <v>95</v>
+      </c>
+      <c r="C83" t="s">
+        <v>332</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>32</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H83" t="s">
         <v>334</v>
-      </c>
-[...19 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B84" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C84" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="H84" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B85" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C85" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="H85" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>343</v>
+      </c>
+      <c r="B86" t="s">
+        <v>95</v>
+      </c>
+      <c r="C86" t="s">
+        <v>344</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>345</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H86" t="s">
         <v>347</v>
-      </c>
-[...19 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>348</v>
+      </c>
+      <c r="B87" t="s">
+        <v>95</v>
+      </c>
+      <c r="C87" t="s">
+        <v>349</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>350</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B87" t="s">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="H87" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>353</v>
+      </c>
+      <c r="B88" t="s">
+        <v>95</v>
+      </c>
+      <c r="C88" t="s">
+        <v>354</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>32</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="H88" t="s">
         <v>356</v>
-      </c>
-[...13 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>357</v>
+      </c>
+      <c r="B89" t="s">
+        <v>95</v>
+      </c>
+      <c r="C89" t="s">
+        <v>358</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>32</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="B89" t="s">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="H89" t="s">
         <v>360</v>
-      </c>
-[...13 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>361</v>
+      </c>
+      <c r="B90" t="s">
+        <v>95</v>
+      </c>
+      <c r="C90" t="s">
+        <v>362</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>64</v>
+      </c>
+      <c r="G90" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="B90" t="s">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="H90" t="s">
         <v>364</v>
-      </c>
-[...13 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B91" t="s">
+        <v>95</v>
+      </c>
+      <c r="C91" t="s">
+        <v>366</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>64</v>
+      </c>
+      <c r="G91" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="B91" t="s">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="H91" t="s">
         <v>368</v>
-      </c>
-[...13 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B92" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="C92" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>64</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="H92" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>373</v>
+      </c>
+      <c r="B93" t="s">
+        <v>95</v>
+      </c>
+      <c r="C93" t="s">
+        <v>374</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>64</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="H93" t="s">
         <v>376</v>
-      </c>
-[...13 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>377</v>
+      </c>
+      <c r="B94" t="s">
+        <v>95</v>
+      </c>
+      <c r="C94" t="s">
+        <v>378</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>32</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="B94" t="s">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="H94" t="s">
         <v>380</v>
-      </c>
-[...13 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>381</v>
+      </c>
+      <c r="B95" t="s">
+        <v>95</v>
+      </c>
+      <c r="C95" t="s">
+        <v>382</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>350</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="B95" t="s">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="H95" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>385</v>
+      </c>
+      <c r="B96" t="s">
+        <v>95</v>
+      </c>
+      <c r="C96" t="s">
+        <v>386</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>64</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="H96" t="s">
         <v>388</v>
-      </c>
-[...13 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>389</v>
+      </c>
+      <c r="B97" t="s">
+        <v>95</v>
+      </c>
+      <c r="C97" t="s">
+        <v>390</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>196</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="H97" t="s">
         <v>392</v>
-      </c>
-[...13 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>393</v>
+      </c>
+      <c r="B98" t="s">
+        <v>95</v>
+      </c>
+      <c r="C98" t="s">
+        <v>394</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>196</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B98" t="s">
+      <c r="H98" t="s">
         <v>396</v>
-      </c>
-[...16 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>397</v>
+      </c>
+      <c r="B99" t="s">
+        <v>95</v>
+      </c>
+      <c r="C99" t="s">
+        <v>398</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>196</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H99" t="s">
         <v>400</v>
-      </c>
-[...19 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>401</v>
+      </c>
+      <c r="B100" t="s">
+        <v>95</v>
+      </c>
+      <c r="C100" t="s">
         <v>402</v>
       </c>
-      <c r="B100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>397</v>
+        <v>196</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>403</v>
       </c>
       <c r="H100" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>405</v>
       </c>
       <c r="B101" t="s">
-        <v>396</v>
+        <v>95</v>
       </c>
       <c r="C101" t="s">
-        <v>26</v>
+        <v>406</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>406</v>
+        <v>196</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>407</v>
       </c>
       <c r="H101" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>409</v>
       </c>
       <c r="B102" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C102" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="H102" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B103" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="H103" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B104" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C104" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="H104" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B105" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C105" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H105" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B106" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C106" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="H106" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B107" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C107" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H107" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B108" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C108" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>432</v>
       </c>
       <c r="H108" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>434</v>
       </c>
       <c r="B109" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C109" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>420</v>
+        <v>435</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H109" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B110" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C110" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>439</v>
       </c>
       <c r="H110" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>441</v>
       </c>
       <c r="B111" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C111" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
         <v>442</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>443</v>
       </c>
       <c r="H111" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>445</v>
       </c>
       <c r="B112" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C112" t="s">
-        <v>120</v>
+        <v>59</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>446</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>447</v>
       </c>
       <c r="H112" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>449</v>
       </c>
       <c r="B113" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C113" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>450</v>
       </c>
       <c r="H113" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>452</v>
       </c>
       <c r="B114" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C114" t="s">
-        <v>128</v>
+        <v>68</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>420</v>
+        <v>453</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="H114" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B115" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C115" t="s">
-        <v>133</v>
+        <v>72</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="H115" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B116" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C116" t="s">
-        <v>137</v>
+        <v>77</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="H116" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B117" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C117" t="s">
-        <v>141</v>
+        <v>82</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>410</v>
+        <v>457</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="H117" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B118" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C118" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>397</v>
+        <v>435</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="H118" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B119" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C119" t="s">
-        <v>149</v>
+        <v>90</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>397</v>
+        <v>461</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="H119" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B120" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C120" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>397</v>
+        <v>474</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="H120" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B121" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C121" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>475</v>
+        <v>425</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H121" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B122" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C122" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="H122" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B123" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C123" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>438</v>
+        <v>411</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="H123" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B124" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C124" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="H124" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B125" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C125" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>406</v>
+        <v>490</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>69</v>
+        <v>491</v>
       </c>
       <c r="H125" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="B126" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C126" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="H126" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="B127" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C127" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="H127" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="B128" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C128" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="H128" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="B129" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C129" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>499</v>
+        <v>415</v>
       </c>
       <c r="H129" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="B130" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C130" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>502</v>
+        <v>457</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="H130" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B131" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C131" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>427</v>
+        <v>457</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="H131" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B132" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C132" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="H132" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B133" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C133" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="H133" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B134" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C134" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>410</v>
+        <v>517</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="H134" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="B135" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C135" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>410</v>
+        <v>442</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="H135" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="B136" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C136" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>410</v>
+        <v>457</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="H136" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B137" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C137" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="H137" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="B138" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C138" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>527</v>
+        <v>425</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="H138" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B139" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C139" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="H139" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B140" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C140" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="H140" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="B141" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C141" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>410</v>
+        <v>457</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="H141" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B142" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C142" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="H142" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B143" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C143" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="H143" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B144" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C144" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="H144" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B145" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C145" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="H145" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="B146" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C146" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>442</v>
+        <v>555</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="H146" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="B147" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C147" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>420</v>
+        <v>457</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="H147" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B148" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C148" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="H148" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="B149" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C149" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>562</v>
+        <v>457</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="H149" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B150" t="s">
-        <v>566</v>
+        <v>410</v>
       </c>
       <c r="C150" t="s">
-        <v>10</v>
+        <v>272</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>567</v>
+        <v>457</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>568</v>
       </c>
       <c r="H150" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>570</v>
       </c>
       <c r="B151" t="s">
-        <v>566</v>
+        <v>410</v>
       </c>
       <c r="C151" t="s">
-        <v>17</v>
+        <v>276</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>567</v>
+        <v>435</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>571</v>
       </c>
       <c r="H151" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>573</v>
       </c>
       <c r="B152" t="s">
-        <v>566</v>
+        <v>410</v>
       </c>
       <c r="C152" t="s">
-        <v>22</v>
+        <v>280</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>567</v>
+        <v>461</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>574</v>
       </c>
       <c r="H152" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>576</v>
       </c>
       <c r="B153" t="s">
-        <v>566</v>
+        <v>410</v>
       </c>
       <c r="C153" t="s">
-        <v>26</v>
+        <v>284</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="H153" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B154" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C154" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>562</v>
+        <v>582</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="H154" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>585</v>
+      </c>
+      <c r="B155" t="s">
+        <v>581</v>
+      </c>
+      <c r="C155" t="s">
+        <v>17</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
         <v>582</v>
       </c>
-      <c r="B155" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G155" s="1" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="H155" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="B156" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C156" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>410</v>
+        <v>582</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="H156" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B157" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C157" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="H157" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B158" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C158" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>438</v>
+        <v>577</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="H158" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B159" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C159" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>410</v>
+        <v>474</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="H159" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B160" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C160" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="H160" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B161" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C161" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="H161" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B162" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C162" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>606</v>
+        <v>453</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="H162" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B163" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C163" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="H163" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B164" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C164" t="s">
-        <v>120</v>
+        <v>59</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>431</v>
+        <v>453</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="H164" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B165" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C165" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>589</v>
+        <v>617</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="H165" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B166" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C166" t="s">
-        <v>128</v>
+        <v>68</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>397</v>
+        <v>621</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="H166" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="B167" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C167" t="s">
-        <v>133</v>
+        <v>72</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="H167" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="B168" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C168" t="s">
-        <v>137</v>
+        <v>77</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>420</v>
+        <v>446</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="H168" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B169" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C169" t="s">
-        <v>141</v>
+        <v>82</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>410</v>
+        <v>604</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="H169" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="B170" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C170" t="s">
-        <v>149</v>
+        <v>86</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>442</v>
+        <v>411</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="H170" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="B171" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C171" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="H171" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="B172" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C172" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>589</v>
+        <v>435</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="H172" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B173" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C173" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="H173" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="B174" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C174" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>397</v>
+        <v>457</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="H174" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B175" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C175" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>397</v>
+        <v>457</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="H175" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B176" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C176" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>431</v>
+        <v>604</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="H176" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B177" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C177" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="H177" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="B178" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C178" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>431</v>
+        <v>411</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="H178" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="B179" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C179" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>589</v>
+        <v>411</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="H179" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B180" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C180" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>661</v>
+        <v>446</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="H180" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B181" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C181" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>665</v>
+        <v>442</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="H181" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B182" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C182" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>669</v>
+        <v>446</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>670</v>
       </c>
       <c r="H182" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>672</v>
       </c>
       <c r="B183" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C183" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>562</v>
+        <v>604</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>673</v>
       </c>
       <c r="H183" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>675</v>
       </c>
       <c r="B184" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C184" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>562</v>
+        <v>676</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="H184" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B185" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C185" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>397</v>
+        <v>680</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="H185" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="B186" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C186" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>397</v>
+        <v>684</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="H186" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="B187" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C187" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>410</v>
+        <v>577</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="H187" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="B188" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C188" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>397</v>
+        <v>577</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="H188" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="B189" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C189" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>691</v>
+        <v>411</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="H189" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B190" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C190" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="H190" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B191" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C191" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>698</v>
+        <v>425</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="H191" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B192" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C192" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="H192" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B193" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C193" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>589</v>
+        <v>706</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="H193" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="B194" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C194" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>589</v>
+        <v>425</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H194" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B195" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C195" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>397</v>
+        <v>713</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="H195" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="B196" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C196" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="H196" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="B197" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C197" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>562</v>
+        <v>604</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="H197" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="B198" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C198" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>720</v>
+        <v>604</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="H198" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B199" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C199" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="H199" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="B200" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C200" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>397</v>
+        <v>425</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="H200" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="B201" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C201" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>589</v>
+        <v>577</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="H201" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="B202" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C202" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>589</v>
+        <v>735</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="H202" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="B203" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C203" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>442</v>
+        <v>411</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="H203" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="B204" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C204" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="D204" t="s">
         <v>11</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>442</v>
+        <v>411</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="H204" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="B205" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C205" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="D205" t="s">
         <v>11</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>442</v>
+        <v>604</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="H205" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="B206" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C206" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206" t="s">
         <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>442</v>
+        <v>604</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="H206" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="B207" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C207" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>438</v>
+        <v>457</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="H207" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="B208" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C208" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>562</v>
+        <v>457</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="H208" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="B209" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C209" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>589</v>
+        <v>457</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>69</v>
+        <v>757</v>
       </c>
       <c r="H209" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="B210" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C210" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>589</v>
+        <v>457</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="H210" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="B211" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C211" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>589</v>
+        <v>453</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="H211" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="B212" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C212" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>397</v>
+        <v>577</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="H212" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="B213" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C213" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>589</v>
+        <v>604</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>765</v>
+        <v>415</v>
       </c>
       <c r="H213" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="B214" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C214" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214" t="s">
         <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>589</v>
+        <v>604</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="H214" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="B215" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C215" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>589</v>
+        <v>604</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="H215" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="B216" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C216" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="D216" t="s">
         <v>11</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
       <c r="F216" t="s">
-        <v>589</v>
+        <v>411</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="H216" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="B217" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C217" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D217" t="s">
         <v>11</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>589</v>
+        <v>604</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="H217" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B218" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C218" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>589</v>
+        <v>604</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="H218" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="B219" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C219" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
-        <v>589</v>
+        <v>604</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="H219" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="B220" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C220" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>589</v>
+        <v>604</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="H220" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="B221" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C221" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>567</v>
+        <v>604</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="H221" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="B222" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C222" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>567</v>
+        <v>604</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="H222" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="B223" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C223" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>567</v>
+        <v>604</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="H223" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="B224" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C224" t="s">
-        <v>388</v>
+        <v>374</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
-        <v>562</v>
+        <v>604</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="H224" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B225" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C225" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>442</v>
+        <v>582</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="H225" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="B226" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C226" t="s">
-        <v>804</v>
+        <v>394</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>442</v>
+        <v>582</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="H226" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="B227" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C227" t="s">
-        <v>808</v>
+        <v>398</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227" t="s">
         <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>567</v>
+        <v>582</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="H227" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B228" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C228" t="s">
-        <v>812</v>
+        <v>402</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
-        <v>442</v>
+        <v>577</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>813</v>
       </c>
       <c r="H228" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>815</v>
       </c>
       <c r="B229" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C229" t="s">
+        <v>406</v>
+      </c>
+      <c r="D229" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" t="s">
+        <v>457</v>
+      </c>
+      <c r="G229" s="1" t="s">
         <v>816</v>
       </c>
-      <c r="D229" t="s">
-[...8 lines deleted...]
-      <c r="G229" s="1" t="s">
+      <c r="H229" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
+        <v>818</v>
+      </c>
+      <c r="B230" t="s">
+        <v>581</v>
+      </c>
+      <c r="C230" t="s">
         <v>819</v>
       </c>
-      <c r="B230" t="s">
-[...2 lines deleted...]
-      <c r="C230" t="s">
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230" t="s">
+        <v>457</v>
+      </c>
+      <c r="G230" s="1" t="s">
         <v>820</v>
       </c>
-      <c r="D230" t="s">
-[...8 lines deleted...]
-      <c r="G230" s="1" t="s">
+      <c r="H230" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
+        <v>822</v>
+      </c>
+      <c r="B231" t="s">
+        <v>581</v>
+      </c>
+      <c r="C231" t="s">
         <v>823</v>
       </c>
-      <c r="B231" t="s">
-[...2 lines deleted...]
-      <c r="C231" t="s">
+      <c r="D231" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231" t="s">
+        <v>12</v>
+      </c>
+      <c r="F231" t="s">
+        <v>582</v>
+      </c>
+      <c r="G231" s="1" t="s">
         <v>824</v>
       </c>
-      <c r="D231" t="s">
-[...8 lines deleted...]
-      <c r="G231" s="1" t="s">
+      <c r="H231" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>826</v>
+      </c>
+      <c r="B232" t="s">
+        <v>581</v>
+      </c>
+      <c r="C232" t="s">
         <v>827</v>
       </c>
-      <c r="B232" t="s">
-[...2 lines deleted...]
-      <c r="C232" t="s">
+      <c r="D232" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" t="s">
+        <v>12</v>
+      </c>
+      <c r="F232" t="s">
+        <v>457</v>
+      </c>
+      <c r="G232" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="D232" t="s">
-[...5 lines deleted...]
-      <c r="F232" t="s">
+      <c r="H232" t="s">
         <v>829</v>
-      </c>
-[...4 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
+        <v>830</v>
+      </c>
+      <c r="B233" t="s">
+        <v>581</v>
+      </c>
+      <c r="C233" t="s">
+        <v>831</v>
+      </c>
+      <c r="D233" t="s">
+        <v>11</v>
+      </c>
+      <c r="E233" t="s">
+        <v>12</v>
+      </c>
+      <c r="F233" t="s">
+        <v>457</v>
+      </c>
+      <c r="G233" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="B233" t="s">
-[...2 lines deleted...]
-      <c r="C233" t="s">
+      <c r="H233" t="s">
         <v>833</v>
-      </c>
-[...13 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>834</v>
+      </c>
+      <c r="B234" t="s">
+        <v>581</v>
+      </c>
+      <c r="C234" t="s">
+        <v>835</v>
+      </c>
+      <c r="D234" t="s">
+        <v>11</v>
+      </c>
+      <c r="E234" t="s">
+        <v>12</v>
+      </c>
+      <c r="F234" t="s">
+        <v>457</v>
+      </c>
+      <c r="G234" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="B234" t="s">
-[...2 lines deleted...]
-      <c r="C234" t="s">
+      <c r="H234" t="s">
         <v>837</v>
-      </c>
-[...13 lines deleted...]
-        <v>839</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
+        <v>838</v>
+      </c>
+      <c r="B235" t="s">
+        <v>581</v>
+      </c>
+      <c r="C235" t="s">
+        <v>839</v>
+      </c>
+      <c r="D235" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235" t="s">
+        <v>12</v>
+      </c>
+      <c r="F235" t="s">
+        <v>457</v>
+      </c>
+      <c r="G235" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="B235" t="s">
-[...2 lines deleted...]
-      <c r="C235" t="s">
+      <c r="H235" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>843</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
+        <v>842</v>
+      </c>
+      <c r="B236" t="s">
+        <v>581</v>
+      </c>
+      <c r="C236" t="s">
+        <v>843</v>
+      </c>
+      <c r="D236" t="s">
+        <v>11</v>
+      </c>
+      <c r="E236" t="s">
+        <v>12</v>
+      </c>
+      <c r="F236" t="s">
         <v>844</v>
       </c>
-      <c r="B236" t="s">
-[...2 lines deleted...]
-      <c r="C236" t="s">
+      <c r="G236" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="D236" t="s">
-[...8 lines deleted...]
-      <c r="G236" s="1" t="s">
+      <c r="H236" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
+        <v>847</v>
+      </c>
+      <c r="B237" t="s">
+        <v>581</v>
+      </c>
+      <c r="C237" t="s">
         <v>848</v>
       </c>
-      <c r="B237" t="s">
-[...2 lines deleted...]
-      <c r="C237" t="s">
+      <c r="D237" t="s">
+        <v>11</v>
+      </c>
+      <c r="E237" t="s">
+        <v>12</v>
+      </c>
+      <c r="F237" t="s">
+        <v>577</v>
+      </c>
+      <c r="G237" s="1" t="s">
         <v>849</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
       <c r="H237" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>851</v>
       </c>
       <c r="B238" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C238" t="s">
         <v>852</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238" t="s">
         <v>12</v>
       </c>
       <c r="F238" t="s">
+        <v>457</v>
+      </c>
+      <c r="G238" s="1" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="H238" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
         <v>855</v>
       </c>
       <c r="B239" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C239" t="s">
         <v>856</v>
       </c>
       <c r="D239" t="s">
         <v>11</v>
       </c>
       <c r="E239" t="s">
         <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>438</v>
+        <v>457</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>857</v>
       </c>
       <c r="H239" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
         <v>859</v>
       </c>
       <c r="B240" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C240" t="s">
         <v>860</v>
       </c>
       <c r="D240" t="s">
         <v>11</v>
       </c>
       <c r="E240" t="s">
         <v>12</v>
       </c>
       <c r="F240" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>861</v>
       </c>
       <c r="H240" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
         <v>863</v>
       </c>
       <c r="B241" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C241" t="s">
         <v>864</v>
       </c>
       <c r="D241" t="s">
         <v>11</v>
       </c>
       <c r="E241" t="s">
         <v>12</v>
       </c>
       <c r="F241" t="s">
-        <v>567</v>
+        <v>457</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>69</v>
+        <v>415</v>
       </c>
       <c r="H241" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
         <v>866</v>
       </c>
       <c r="B242" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C242" t="s">
         <v>867</v>
       </c>
       <c r="D242" t="s">
         <v>11</v>
       </c>
       <c r="E242" t="s">
         <v>12</v>
       </c>
       <c r="F242" t="s">
-        <v>442</v>
+        <v>868</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>868</v>
+        <v>415</v>
       </c>
       <c r="H242" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>870</v>
       </c>
       <c r="B243" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C243" t="s">
         <v>871</v>
       </c>
       <c r="D243" t="s">
         <v>11</v>
       </c>
       <c r="E243" t="s">
         <v>12</v>
       </c>
       <c r="F243" t="s">
-        <v>431</v>
+        <v>453</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>872</v>
       </c>
       <c r="H243" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
         <v>874</v>
       </c>
       <c r="B244" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C244" t="s">
         <v>875</v>
       </c>
       <c r="D244" t="s">
         <v>11</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
       <c r="F244" t="s">
-        <v>562</v>
+        <v>411</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>876</v>
       </c>
       <c r="H244" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
         <v>878</v>
       </c>
       <c r="B245" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C245" t="s">
         <v>879</v>
       </c>
       <c r="D245" t="s">
         <v>11</v>
       </c>
       <c r="E245" t="s">
         <v>12</v>
       </c>
       <c r="F245" t="s">
-        <v>397</v>
+        <v>582</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>69</v>
+        <v>415</v>
       </c>
       <c r="H245" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
         <v>881</v>
       </c>
       <c r="B246" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C246" t="s">
         <v>882</v>
       </c>
       <c r="D246" t="s">
         <v>11</v>
       </c>
       <c r="E246" t="s">
         <v>12</v>
       </c>
       <c r="F246" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>883</v>
       </c>
       <c r="H246" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
         <v>885</v>
       </c>
       <c r="B247" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C247" t="s">
         <v>886</v>
       </c>
       <c r="D247" t="s">
         <v>11</v>
       </c>
       <c r="E247" t="s">
         <v>12</v>
       </c>
       <c r="F247" t="s">
+        <v>446</v>
+      </c>
+      <c r="G247" s="1" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="H247" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>889</v>
       </c>
       <c r="B248" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C248" t="s">
         <v>890</v>
       </c>
       <c r="D248" t="s">
         <v>11</v>
       </c>
       <c r="E248" t="s">
         <v>12</v>
       </c>
       <c r="F248" t="s">
+        <v>577</v>
+      </c>
+      <c r="G248" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="G248" s="1" t="s">
+      <c r="H248" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>893</v>
+      </c>
+      <c r="B249" t="s">
+        <v>581</v>
+      </c>
+      <c r="C249" t="s">
         <v>894</v>
       </c>
-      <c r="B249" t="s">
-[...2 lines deleted...]
-      <c r="C249" t="s">
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>411</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H249" t="s">
         <v>895</v>
-      </c>
-[...13 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>896</v>
+      </c>
+      <c r="B250" t="s">
+        <v>581</v>
+      </c>
+      <c r="C250" t="s">
         <v>897</v>
       </c>
-      <c r="B250" t="s">
-[...2 lines deleted...]
-      <c r="C250" t="s">
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>457</v>
+      </c>
+      <c r="G250" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="D250" t="s">
-[...8 lines deleted...]
-      <c r="G250" s="1" t="s">
+      <c r="H250" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>900</v>
+      </c>
+      <c r="B251" t="s">
+        <v>581</v>
+      </c>
+      <c r="C251" t="s">
         <v>901</v>
       </c>
-      <c r="B251" t="s">
-[...2 lines deleted...]
-      <c r="C251" t="s">
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
         <v>902</v>
       </c>
-      <c r="D251" t="s">
-[...5 lines deleted...]
-      <c r="F251" t="s">
+      <c r="G251" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H251" t="s">
         <v>903</v>
-      </c>
-[...4 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>904</v>
+      </c>
+      <c r="B252" t="s">
+        <v>581</v>
+      </c>
+      <c r="C252" t="s">
+        <v>905</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
         <v>906</v>
       </c>
-      <c r="B252" t="s">
-[...2 lines deleted...]
-      <c r="C252" t="s">
+      <c r="G252" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="D252" t="s">
-[...8 lines deleted...]
-      <c r="G252" s="1" t="s">
+      <c r="H252" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>909</v>
+      </c>
+      <c r="B253" t="s">
+        <v>581</v>
+      </c>
+      <c r="C253" t="s">
         <v>910</v>
       </c>
-      <c r="B253" t="s">
-[...2 lines deleted...]
-      <c r="C253" t="s">
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>582</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H253" t="s">
         <v>911</v>
-      </c>
-[...13 lines deleted...]
-        <v>913</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>912</v>
+      </c>
+      <c r="B254" t="s">
+        <v>581</v>
+      </c>
+      <c r="C254" t="s">
+        <v>913</v>
+      </c>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" t="s">
+        <v>542</v>
+      </c>
+      <c r="G254" s="1" t="s">
         <v>914</v>
       </c>
-      <c r="B254" t="s">
-[...2 lines deleted...]
-      <c r="C254" t="s">
+      <c r="H254" t="s">
         <v>915</v>
-      </c>
-[...13 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>916</v>
+      </c>
+      <c r="B255" t="s">
+        <v>581</v>
+      </c>
+      <c r="C255" t="s">
+        <v>917</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
         <v>918</v>
       </c>
-      <c r="B255" t="s">
-[...2 lines deleted...]
-      <c r="C255" t="s">
+      <c r="G255" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="D255" t="s">
-[...8 lines deleted...]
-      <c r="G255" s="1" t="s">
+      <c r="H255" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>921</v>
+      </c>
+      <c r="B256" t="s">
+        <v>581</v>
+      </c>
+      <c r="C256" t="s">
         <v>922</v>
       </c>
-      <c r="B256" t="s">
-[...2 lines deleted...]
-      <c r="C256" t="s">
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
+        <v>918</v>
+      </c>
+      <c r="G256" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="D256" t="s">
-[...8 lines deleted...]
-      <c r="G256" s="1" t="s">
+      <c r="H256" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>925</v>
+      </c>
+      <c r="B257" t="s">
+        <v>581</v>
+      </c>
+      <c r="C257" t="s">
         <v>926</v>
       </c>
-      <c r="B257" t="s">
-[...2 lines deleted...]
-      <c r="C257" t="s">
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>918</v>
+      </c>
+      <c r="G257" s="1" t="s">
         <v>927</v>
       </c>
-      <c r="D257" t="s">
-[...8 lines deleted...]
-      <c r="G257" s="1" t="s">
+      <c r="H257" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>929</v>
+      </c>
+      <c r="B258" t="s">
+        <v>581</v>
+      </c>
+      <c r="C258" t="s">
         <v>930</v>
       </c>
-      <c r="B258" t="s">
-[...2 lines deleted...]
-      <c r="C258" t="s">
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>918</v>
+      </c>
+      <c r="G258" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="D258" t="s">
-[...8 lines deleted...]
-      <c r="G258" s="1" t="s">
+      <c r="H258" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>933</v>
+      </c>
+      <c r="B259" t="s">
+        <v>581</v>
+      </c>
+      <c r="C259" t="s">
         <v>934</v>
       </c>
-      <c r="B259" t="s">
-[...2 lines deleted...]
-      <c r="C259" t="s">
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" t="s">
+        <v>12</v>
+      </c>
+      <c r="F259" t="s">
+        <v>918</v>
+      </c>
+      <c r="G259" s="1" t="s">
         <v>935</v>
       </c>
-      <c r="D259" t="s">
-[...8 lines deleted...]
-      <c r="G259" s="1" t="s">
+      <c r="H259" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>937</v>
+      </c>
+      <c r="B260" t="s">
+        <v>581</v>
+      </c>
+      <c r="C260" t="s">
         <v>938</v>
       </c>
-      <c r="B260" t="s">
-[...2 lines deleted...]
-      <c r="C260" t="s">
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="F260" t="s">
+        <v>582</v>
+      </c>
+      <c r="G260" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="D260" t="s">
-[...8 lines deleted...]
-      <c r="G260" s="1" t="s">
+      <c r="H260" t="s">
         <v>940</v>
-      </c>
-[...1 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
+        <v>941</v>
+      </c>
+      <c r="B261" t="s">
+        <v>581</v>
+      </c>
+      <c r="C261" t="s">
         <v>942</v>
       </c>
-      <c r="B261" t="s">
-[...2 lines deleted...]
-      <c r="C261" t="s">
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>12</v>
+      </c>
+      <c r="F261" t="s">
+        <v>582</v>
+      </c>
+      <c r="G261" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="D261" t="s">
-[...8 lines deleted...]
-      <c r="G261" s="1" t="s">
+      <c r="H261" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>945</v>
+      </c>
+      <c r="B262" t="s">
+        <v>581</v>
+      </c>
+      <c r="C262" t="s">
         <v>946</v>
       </c>
-      <c r="B262" t="s">
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
+      </c>
+      <c r="F262" t="s">
+        <v>582</v>
+      </c>
+      <c r="G262" s="1" t="s">
         <v>947</v>
       </c>
-      <c r="C262" t="s">
-[...8 lines deleted...]
-      <c r="F262" t="s">
+      <c r="H262" t="s">
         <v>948</v>
-      </c>
-[...4 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>949</v>
+      </c>
+      <c r="B263" t="s">
+        <v>581</v>
+      </c>
+      <c r="C263" t="s">
+        <v>950</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="F263" t="s">
+        <v>457</v>
+      </c>
+      <c r="G263" s="1" t="s">
         <v>951</v>
       </c>
-      <c r="B263" t="s">
-[...14 lines deleted...]
-      <c r="G263" s="1" t="s">
+      <c r="H263" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>953</v>
+      </c>
+      <c r="B264" t="s">
+        <v>581</v>
+      </c>
+      <c r="C264" t="s">
         <v>954</v>
       </c>
-      <c r="B264" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D264" t="s">
         <v>11</v>
       </c>
       <c r="E264" t="s">
         <v>12</v>
       </c>
       <c r="F264" t="s">
-        <v>410</v>
+        <v>457</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>955</v>
       </c>
       <c r="H264" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>957</v>
       </c>
       <c r="B265" t="s">
-        <v>947</v>
+        <v>581</v>
       </c>
       <c r="C265" t="s">
-        <v>145</v>
+        <v>958</v>
       </c>
       <c r="D265" t="s">
         <v>11</v>
       </c>
       <c r="E265" t="s">
         <v>12</v>
       </c>
       <c r="F265" t="s">
-        <v>958</v>
+        <v>457</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>959</v>
       </c>
       <c r="H265" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
         <v>961</v>
       </c>
       <c r="B266" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C266" t="s">
-        <v>181</v>
+        <v>90</v>
       </c>
       <c r="D266" t="s">
         <v>11</v>
       </c>
       <c r="E266" t="s">
         <v>12</v>
       </c>
       <c r="F266" t="s">
-        <v>446</v>
+        <v>963</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="H266" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="B267" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C267" t="s">
-        <v>186</v>
+        <v>151</v>
       </c>
       <c r="D267" t="s">
         <v>11</v>
       </c>
       <c r="E267" t="s">
         <v>12</v>
       </c>
       <c r="F267" t="s">
-        <v>397</v>
+        <v>425</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="H267" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="B268" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C268" t="s">
-        <v>190</v>
+        <v>155</v>
       </c>
       <c r="D268" t="s">
         <v>11</v>
       </c>
       <c r="E268" t="s">
         <v>12</v>
       </c>
       <c r="F268" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="H268" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="B269" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C269" t="s">
-        <v>198</v>
+        <v>159</v>
       </c>
       <c r="D269" t="s">
         <v>11</v>
       </c>
       <c r="E269" t="s">
         <v>12</v>
       </c>
       <c r="F269" t="s">
-        <v>410</v>
+        <v>973</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="H269" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="B270" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C270" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="D270" t="s">
         <v>11</v>
       </c>
       <c r="E270" t="s">
         <v>12</v>
       </c>
       <c r="F270" t="s">
-        <v>410</v>
+        <v>461</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="H270" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="B271" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C271" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="D271" t="s">
         <v>11</v>
       </c>
       <c r="E271" t="s">
         <v>12</v>
       </c>
       <c r="F271" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="H271" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="B272" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C272" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="D272" t="s">
         <v>11</v>
       </c>
       <c r="E272" t="s">
         <v>12</v>
       </c>
       <c r="F272" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="H272" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="B273" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C273" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D273" t="s">
         <v>11</v>
       </c>
       <c r="E273" t="s">
         <v>12</v>
       </c>
       <c r="F273" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="H273" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="B274" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C274" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D274" t="s">
         <v>11</v>
       </c>
       <c r="E274" t="s">
         <v>12</v>
       </c>
       <c r="F274" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="H274" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="B275" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C275" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D275" t="s">
         <v>11</v>
       </c>
       <c r="E275" t="s">
         <v>12</v>
       </c>
       <c r="F275" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="H275" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="B276" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C276" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D276" t="s">
         <v>11</v>
       </c>
       <c r="E276" t="s">
         <v>12</v>
       </c>
       <c r="F276" t="s">
-        <v>420</v>
+        <v>453</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="H276" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="B277" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C277" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D277" t="s">
         <v>11</v>
       </c>
       <c r="E277" t="s">
         <v>12</v>
       </c>
       <c r="F277" t="s">
-        <v>995</v>
+        <v>453</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="H277" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="B278" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C278" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D278" t="s">
         <v>11</v>
       </c>
       <c r="E278" t="s">
         <v>12</v>
       </c>
       <c r="F278" t="s">
-        <v>995</v>
+        <v>435</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="H278" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="B279" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C279" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D279" t="s">
         <v>11</v>
       </c>
       <c r="E279" t="s">
         <v>12</v>
       </c>
       <c r="F279" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="H279" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="B280" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C280" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D280" t="s">
         <v>11</v>
       </c>
       <c r="E280" t="s">
         <v>12</v>
       </c>
       <c r="F280" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H280" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B281" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C281" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D281" t="s">
         <v>11</v>
       </c>
       <c r="E281" t="s">
         <v>12</v>
       </c>
       <c r="F281" t="s">
-        <v>420</v>
+        <v>1010</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="H281" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B282" t="s">
+        <v>962</v>
+      </c>
+      <c r="C282" t="s">
+        <v>248</v>
+      </c>
+      <c r="D282" t="s">
+        <v>11</v>
+      </c>
+      <c r="E282" t="s">
+        <v>12</v>
+      </c>
+      <c r="F282" t="s">
         <v>1010</v>
       </c>
-      <c r="B282" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G282" s="1" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="H282" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B283" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C283" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D283" t="s">
         <v>11</v>
       </c>
       <c r="E283" t="s">
         <v>12</v>
       </c>
       <c r="F283" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="H283" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="B284" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C284" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D284" t="s">
         <v>11</v>
       </c>
       <c r="E284" t="s">
         <v>12</v>
       </c>
       <c r="F284" t="s">
-        <v>420</v>
+        <v>457</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="H284" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="B285" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C285" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D285" t="s">
         <v>11</v>
       </c>
       <c r="E285" t="s">
         <v>12</v>
       </c>
       <c r="F285" t="s">
-        <v>397</v>
+        <v>435</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="H285" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="B286" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C286" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D286" t="s">
         <v>11</v>
       </c>
       <c r="E286" t="s">
         <v>12</v>
       </c>
       <c r="F286" t="s">
-        <v>397</v>
+        <v>435</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="H286" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="B287" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C287" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D287" t="s">
         <v>11</v>
       </c>
       <c r="E287" t="s">
         <v>12</v>
       </c>
       <c r="F287" t="s">
-        <v>397</v>
+        <v>453</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="H287" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="B288" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C288" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D288" t="s">
         <v>11</v>
       </c>
       <c r="E288" t="s">
         <v>12</v>
       </c>
       <c r="F288" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="H288" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
       <c r="B289" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C289" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="D289" t="s">
         <v>11</v>
       </c>
       <c r="E289" t="s">
         <v>12</v>
       </c>
       <c r="F289" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="H289" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="B290" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C290" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D290" t="s">
         <v>11</v>
       </c>
       <c r="E290" t="s">
         <v>12</v>
       </c>
       <c r="F290" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="H290" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="B291" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C291" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="D291" t="s">
         <v>11</v>
       </c>
       <c r="E291" t="s">
         <v>12</v>
       </c>
       <c r="F291" t="s">
-        <v>442</v>
+        <v>411</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="H291" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="B292" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C292" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D292" t="s">
         <v>11</v>
       </c>
       <c r="E292" t="s">
         <v>12</v>
       </c>
       <c r="F292" t="s">
-        <v>562</v>
+        <v>446</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="H292" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="B293" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C293" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="D293" t="s">
         <v>11</v>
       </c>
       <c r="E293" t="s">
         <v>12</v>
       </c>
       <c r="F293" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="H293" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="B294" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C294" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="D294" t="s">
         <v>11</v>
       </c>
       <c r="E294" t="s">
         <v>12</v>
       </c>
       <c r="F294" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="H294" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="B295" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C295" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D295" t="s">
         <v>11</v>
       </c>
       <c r="E295" t="s">
         <v>12</v>
       </c>
       <c r="F295" t="s">
-        <v>1050</v>
+        <v>457</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="H295" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="B296" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C296" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="D296" t="s">
         <v>11</v>
       </c>
       <c r="E296" t="s">
         <v>12</v>
       </c>
       <c r="F296" t="s">
-        <v>1050</v>
+        <v>577</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="H296" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="B297" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C297" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D297" t="s">
         <v>11</v>
       </c>
       <c r="E297" t="s">
         <v>12</v>
       </c>
       <c r="F297" t="s">
-        <v>1057</v>
+        <v>411</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="H297" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="B298" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C298" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D298" t="s">
         <v>11</v>
       </c>
       <c r="E298" t="s">
         <v>12</v>
       </c>
       <c r="F298" t="s">
-        <v>562</v>
+        <v>425</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="H298" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="B299" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C299" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="D299" t="s">
         <v>11</v>
       </c>
       <c r="E299" t="s">
         <v>12</v>
       </c>
       <c r="F299" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="H299" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B300" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C300" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="D300" t="s">
         <v>11</v>
       </c>
       <c r="E300" t="s">
         <v>12</v>
       </c>
       <c r="F300" t="s">
-        <v>397</v>
+        <v>1065</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="H300" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="B301" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C301" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="D301" t="s">
         <v>11</v>
       </c>
       <c r="E301" t="s">
         <v>12</v>
       </c>
       <c r="F301" t="s">
-        <v>410</v>
+        <v>1072</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="H301" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="B302" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C302" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="D302" t="s">
         <v>11</v>
       </c>
       <c r="E302" t="s">
         <v>12</v>
       </c>
       <c r="F302" t="s">
-        <v>1074</v>
+        <v>577</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="H302" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="B303" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C303" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="D303" t="s">
         <v>11</v>
       </c>
       <c r="E303" t="s">
         <v>12</v>
       </c>
       <c r="F303" t="s">
-        <v>442</v>
+        <v>1079</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="H303" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="B304" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C304" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D304" t="s">
         <v>11</v>
       </c>
       <c r="E304" t="s">
         <v>12</v>
       </c>
       <c r="F304" t="s">
-        <v>442</v>
+        <v>411</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="H304" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B305" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C305" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="D305" t="s">
         <v>11</v>
       </c>
       <c r="E305" t="s">
         <v>12</v>
       </c>
       <c r="F305" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="H305" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="B306" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C306" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="D306" t="s">
         <v>11</v>
       </c>
       <c r="E306" t="s">
         <v>12</v>
       </c>
       <c r="F306" t="s">
-        <v>420</v>
+        <v>1089</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="H306" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="B307" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C307" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="D307" t="s">
         <v>11</v>
       </c>
       <c r="E307" t="s">
         <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>397</v>
+        <v>457</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="H307" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="B308" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C308" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="D308" t="s">
         <v>11</v>
       </c>
       <c r="E308" t="s">
         <v>12</v>
       </c>
       <c r="F308" t="s">
-        <v>589</v>
+        <v>457</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="H308" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="B309" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C309" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="D309" t="s">
         <v>11</v>
       </c>
       <c r="E309" t="s">
         <v>12</v>
       </c>
       <c r="F309" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="H309" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="B310" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="C310" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="D310" t="s">
         <v>11</v>
       </c>
       <c r="E310" t="s">
         <v>12</v>
       </c>
       <c r="F310" t="s">
-        <v>562</v>
+        <v>435</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="H310" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="B311" t="s">
-        <v>1102</v>
+        <v>962</v>
       </c>
       <c r="C311" t="s">
-        <v>10</v>
+        <v>370</v>
       </c>
       <c r="D311" t="s">
         <v>11</v>
       </c>
       <c r="E311" t="s">
         <v>12</v>
       </c>
       <c r="F311" t="s">
-        <v>589</v>
+        <v>411</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="H311" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="B312" t="s">
-        <v>1102</v>
+        <v>962</v>
       </c>
       <c r="C312" t="s">
-        <v>17</v>
+        <v>374</v>
       </c>
       <c r="D312" t="s">
         <v>11</v>
       </c>
       <c r="E312" t="s">
         <v>12</v>
       </c>
       <c r="F312" t="s">
-        <v>442</v>
+        <v>604</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="H312" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="B313" t="s">
-        <v>1102</v>
+        <v>962</v>
       </c>
       <c r="C313" t="s">
-        <v>22</v>
+        <v>378</v>
       </c>
       <c r="D313" t="s">
         <v>11</v>
       </c>
       <c r="E313" t="s">
         <v>12</v>
       </c>
       <c r="F313" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="H313" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="B314" t="s">
-        <v>1102</v>
+        <v>962</v>
       </c>
       <c r="C314" t="s">
-        <v>26</v>
+        <v>394</v>
       </c>
       <c r="D314" t="s">
         <v>11</v>
       </c>
       <c r="E314" t="s">
         <v>12</v>
       </c>
       <c r="F314" t="s">
-        <v>397</v>
+        <v>577</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="H314" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="B315" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C315" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D315" t="s">
         <v>11</v>
       </c>
       <c r="E315" t="s">
         <v>12</v>
       </c>
       <c r="F315" t="s">
-        <v>397</v>
+        <v>604</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="H315" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B316" t="s">
         <v>1117</v>
       </c>
-      <c r="B316" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C316" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D316" t="s">
         <v>11</v>
       </c>
       <c r="E316" t="s">
         <v>12</v>
       </c>
       <c r="F316" t="s">
-        <v>397</v>
+        <v>457</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="H316" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="B317" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C317" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="D317" t="s">
         <v>11</v>
       </c>
       <c r="E317" t="s">
         <v>12</v>
       </c>
       <c r="F317" t="s">
-        <v>1121</v>
+        <v>442</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="H317" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="B318" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C318" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="D318" t="s">
         <v>11</v>
       </c>
       <c r="E318" t="s">
         <v>12</v>
       </c>
       <c r="F318" t="s">
-        <v>446</v>
+        <v>411</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="H318" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="B319" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C319" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="D319" t="s">
         <v>11</v>
       </c>
       <c r="E319" t="s">
         <v>12</v>
       </c>
       <c r="F319" t="s">
-        <v>442</v>
+        <v>411</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="H319" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B320" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C320" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D320" t="s">
         <v>11</v>
       </c>
       <c r="E320" t="s">
         <v>12</v>
       </c>
       <c r="F320" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="H320" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="B321" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C321" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D321" t="s">
         <v>11</v>
       </c>
       <c r="E321" t="s">
         <v>12</v>
       </c>
       <c r="F321" t="s">
-        <v>420</v>
+        <v>1136</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="H321" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="B322" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C322" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="D322" t="s">
         <v>11</v>
       </c>
       <c r="E322" t="s">
         <v>12</v>
       </c>
       <c r="F322" t="s">
-        <v>420</v>
+        <v>461</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>69</v>
+        <v>1140</v>
       </c>
       <c r="H322" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="B323" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C323" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="D323" t="s">
         <v>11</v>
       </c>
       <c r="E323" t="s">
         <v>12</v>
       </c>
       <c r="F323" t="s">
-        <v>1139</v>
+        <v>457</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>69</v>
+        <v>1143</v>
       </c>
       <c r="H323" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="B324" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C324" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="D324" t="s">
         <v>11</v>
       </c>
       <c r="E324" t="s">
         <v>12</v>
       </c>
       <c r="F324" t="s">
-        <v>397</v>
+        <v>435</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="H324" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="B325" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C325" t="s">
-        <v>120</v>
+        <v>59</v>
       </c>
       <c r="D325" t="s">
         <v>11</v>
       </c>
       <c r="E325" t="s">
         <v>12</v>
       </c>
       <c r="F325" t="s">
-        <v>397</v>
+        <v>435</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="H325" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="B326" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C326" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="D326" t="s">
         <v>11</v>
       </c>
       <c r="E326" t="s">
         <v>12</v>
       </c>
       <c r="F326" t="s">
-        <v>420</v>
+        <v>435</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1148</v>
+        <v>415</v>
       </c>
       <c r="H326" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="B327" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C327" t="s">
-        <v>128</v>
+        <v>68</v>
       </c>
       <c r="D327" t="s">
         <v>11</v>
       </c>
       <c r="E327" t="s">
         <v>12</v>
       </c>
       <c r="F327" t="s">
-        <v>427</v>
+        <v>1154</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1151</v>
+        <v>415</v>
       </c>
       <c r="H327" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="B328" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C328" t="s">
-        <v>133</v>
+        <v>72</v>
       </c>
       <c r="D328" t="s">
         <v>11</v>
       </c>
       <c r="E328" t="s">
         <v>12</v>
       </c>
       <c r="F328" t="s">
-        <v>427</v>
+        <v>411</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="H328" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="B329" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C329" t="s">
-        <v>137</v>
+        <v>77</v>
       </c>
       <c r="D329" t="s">
         <v>11</v>
       </c>
       <c r="E329" t="s">
         <v>12</v>
       </c>
       <c r="F329" t="s">
-        <v>427</v>
+        <v>411</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="H329" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="B330" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C330" t="s">
-        <v>141</v>
+        <v>82</v>
       </c>
       <c r="D330" t="s">
         <v>11</v>
       </c>
       <c r="E330" t="s">
         <v>12</v>
       </c>
       <c r="F330" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="H330" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="B331" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C331" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="D331" t="s">
         <v>11</v>
       </c>
       <c r="E331" t="s">
         <v>12</v>
       </c>
       <c r="F331" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="H331" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="B332" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C332" t="s">
-        <v>149</v>
+        <v>90</v>
       </c>
       <c r="D332" t="s">
         <v>11</v>
       </c>
       <c r="E332" t="s">
         <v>12</v>
       </c>
       <c r="F332" t="s">
-        <v>410</v>
+        <v>442</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="H332" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="B333" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C333" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D333" t="s">
         <v>11</v>
       </c>
       <c r="E333" t="s">
         <v>12</v>
       </c>
       <c r="F333" t="s">
-        <v>1139</v>
+        <v>442</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="H333" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="B334" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C334" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D334" t="s">
         <v>11</v>
       </c>
       <c r="E334" t="s">
         <v>12</v>
       </c>
       <c r="F334" t="s">
-        <v>995</v>
+        <v>457</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="H334" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="B335" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C335" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D335" t="s">
         <v>11</v>
       </c>
       <c r="E335" t="s">
         <v>12</v>
       </c>
       <c r="F335" t="s">
-        <v>1139</v>
+        <v>435</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="H335" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="B336" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C336" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D336" t="s">
         <v>11</v>
       </c>
       <c r="E336" t="s">
         <v>12</v>
       </c>
       <c r="F336" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="H336" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="B337" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C337" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D337" t="s">
         <v>11</v>
       </c>
       <c r="E337" t="s">
         <v>12</v>
       </c>
       <c r="F337" t="s">
-        <v>562</v>
+        <v>1154</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="H337" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="B338" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C338" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D338" t="s">
         <v>11</v>
       </c>
       <c r="E338" t="s">
         <v>12</v>
       </c>
       <c r="F338" t="s">
-        <v>562</v>
+        <v>1010</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="H338" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="B339" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C339" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D339" t="s">
         <v>11</v>
       </c>
       <c r="E339" t="s">
         <v>12</v>
       </c>
       <c r="F339" t="s">
-        <v>427</v>
+        <v>1154</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>69</v>
+        <v>1190</v>
       </c>
       <c r="H339" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="B340" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C340" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D340" t="s">
         <v>11</v>
       </c>
       <c r="E340" t="s">
         <v>12</v>
       </c>
       <c r="F340" t="s">
-        <v>1139</v>
+        <v>435</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="H340" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="B341" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C341" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D341" t="s">
         <v>11</v>
       </c>
       <c r="E341" t="s">
         <v>12</v>
       </c>
       <c r="F341" t="s">
-        <v>420</v>
+        <v>577</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="H341" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="B342" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C342" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D342" t="s">
         <v>11</v>
       </c>
       <c r="E342" t="s">
         <v>12</v>
       </c>
       <c r="F342" t="s">
-        <v>420</v>
+        <v>577</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="H342" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="B343" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C343" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D343" t="s">
         <v>11</v>
       </c>
       <c r="E343" t="s">
         <v>12</v>
       </c>
       <c r="F343" t="s">
-        <v>410</v>
+        <v>442</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1198</v>
+        <v>415</v>
       </c>
       <c r="H343" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="B344" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C344" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="D344" t="s">
         <v>11</v>
       </c>
       <c r="E344" t="s">
         <v>12</v>
       </c>
       <c r="F344" t="s">
-        <v>562</v>
+        <v>1154</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="H344" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="B345" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C345" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D345" t="s">
         <v>11</v>
       </c>
       <c r="E345" t="s">
         <v>12</v>
       </c>
       <c r="F345" t="s">
-        <v>420</v>
+        <v>435</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="H345" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="B346" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C346" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D346" t="s">
         <v>11</v>
       </c>
       <c r="E346" t="s">
         <v>12</v>
       </c>
       <c r="F346" t="s">
-        <v>1139</v>
+        <v>435</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="H346" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="B347" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C347" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D347" t="s">
         <v>11</v>
       </c>
       <c r="E347" t="s">
         <v>12</v>
       </c>
       <c r="F347" t="s">
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="H347" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="B348" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C348" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D348" t="s">
         <v>11</v>
       </c>
       <c r="E348" t="s">
         <v>12</v>
       </c>
       <c r="F348" t="s">
-        <v>442</v>
+        <v>577</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="H348" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="B349" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C349" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D349" t="s">
         <v>11</v>
       </c>
       <c r="E349" t="s">
         <v>12</v>
       </c>
       <c r="F349" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="H349" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="B350" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C350" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D350" t="s">
         <v>11</v>
       </c>
       <c r="E350" t="s">
         <v>12</v>
       </c>
       <c r="F350" t="s">
-        <v>442</v>
+        <v>1154</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="H350" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="B351" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C351" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D351" t="s">
         <v>11</v>
       </c>
       <c r="E351" t="s">
         <v>12</v>
       </c>
       <c r="F351" t="s">
-        <v>562</v>
+        <v>457</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="H351" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="B352" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C352" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D352" t="s">
         <v>11</v>
       </c>
       <c r="E352" t="s">
         <v>12</v>
       </c>
       <c r="F352" t="s">
-        <v>958</v>
+        <v>457</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="H352" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="B353" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C353" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D353" t="s">
         <v>11</v>
       </c>
       <c r="E353" t="s">
         <v>12</v>
       </c>
       <c r="F353" t="s">
-        <v>1139</v>
+        <v>457</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="H353" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="B354" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C354" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D354" t="s">
         <v>11</v>
       </c>
       <c r="E354" t="s">
         <v>12</v>
       </c>
       <c r="F354" t="s">
-        <v>1139</v>
+        <v>457</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="H354" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="B355" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C355" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D355" t="s">
         <v>11</v>
       </c>
       <c r="E355" t="s">
         <v>12</v>
       </c>
       <c r="F355" t="s">
-        <v>397</v>
+        <v>577</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="H355" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="B356" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C356" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D356" t="s">
         <v>11</v>
       </c>
       <c r="E356" t="s">
         <v>12</v>
       </c>
       <c r="F356" t="s">
-        <v>397</v>
+        <v>973</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="H356" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="B357" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C357" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D357" t="s">
         <v>11</v>
       </c>
       <c r="E357" t="s">
         <v>12</v>
       </c>
       <c r="F357" t="s">
-        <v>562</v>
+        <v>1154</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="H357" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="B358" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C358" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D358" t="s">
         <v>11</v>
       </c>
       <c r="E358" t="s">
         <v>12</v>
       </c>
       <c r="F358" t="s">
-        <v>1243</v>
+        <v>1154</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="H358" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="B359" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C359" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D359" t="s">
         <v>11</v>
       </c>
       <c r="E359" t="s">
         <v>12</v>
       </c>
       <c r="F359" t="s">
-        <v>431</v>
+        <v>411</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="H359" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="B360" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C360" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D360" t="s">
         <v>11</v>
       </c>
       <c r="E360" t="s">
         <v>12</v>
       </c>
       <c r="F360" t="s">
-        <v>427</v>
+        <v>411</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="H360" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="B361" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C361" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D361" t="s">
         <v>11</v>
       </c>
       <c r="E361" t="s">
         <v>12</v>
       </c>
       <c r="F361" t="s">
-        <v>562</v>
+        <v>577</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="H361" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="B362" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C362" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D362" t="s">
         <v>11</v>
       </c>
       <c r="E362" t="s">
         <v>12</v>
       </c>
       <c r="F362" t="s">
-        <v>438</v>
+        <v>1258</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="H362" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="B363" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C363" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D363" t="s">
         <v>11</v>
       </c>
       <c r="E363" t="s">
         <v>12</v>
       </c>
       <c r="F363" t="s">
-        <v>410</v>
+        <v>446</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="H363" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="B364" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C364" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="D364" t="s">
         <v>11</v>
       </c>
       <c r="E364" t="s">
         <v>12</v>
       </c>
       <c r="F364" t="s">
-        <v>562</v>
+        <v>442</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>69</v>
+        <v>1265</v>
       </c>
       <c r="H364" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B365" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C365" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D365" t="s">
         <v>11</v>
       </c>
       <c r="E365" t="s">
         <v>12</v>
       </c>
       <c r="F365" t="s">
-        <v>442</v>
+        <v>577</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="H365" t="s">
-        <v>1265</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="B366" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C366" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="D366" t="s">
         <v>11</v>
       </c>
       <c r="E366" t="s">
         <v>12</v>
       </c>
       <c r="F366" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="H366" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="B367" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C367" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D367" t="s">
         <v>11</v>
       </c>
       <c r="E367" t="s">
         <v>12</v>
       </c>
       <c r="F367" t="s">
-        <v>1270</v>
+        <v>425</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="H367" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="B368" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C368" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="D368" t="s">
         <v>11</v>
       </c>
       <c r="E368" t="s">
         <v>12</v>
       </c>
       <c r="F368" t="s">
-        <v>1270</v>
+        <v>577</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1274</v>
+        <v>415</v>
       </c>
       <c r="H368" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="B369" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C369" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="D369" t="s">
         <v>11</v>
       </c>
       <c r="E369" t="s">
         <v>12</v>
       </c>
       <c r="F369" t="s">
-        <v>1270</v>
+        <v>457</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="H369" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="B370" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C370" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D370" t="s">
         <v>11</v>
       </c>
       <c r="E370" t="s">
         <v>12</v>
       </c>
       <c r="F370" t="s">
-        <v>410</v>
+        <v>457</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="H370" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B371" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C371" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="D371" t="s">
         <v>11</v>
       </c>
       <c r="E371" t="s">
         <v>12</v>
       </c>
       <c r="F371" t="s">
-        <v>1270</v>
+        <v>1285</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="H371" t="s">
-        <v>1284</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C372" t="s">
+        <v>308</v>
+      </c>
+      <c r="D372" t="s">
+        <v>11</v>
+      </c>
+      <c r="E372" t="s">
+        <v>12</v>
+      </c>
+      <c r="F372" t="s">
         <v>1285</v>
       </c>
-      <c r="B372" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G372" s="1" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="H372" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="B373" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C373" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D373" t="s">
         <v>11</v>
       </c>
       <c r="E373" t="s">
         <v>12</v>
       </c>
       <c r="F373" t="s">
-        <v>420</v>
+        <v>1285</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="H373" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1291</v>
+        <v>1294</v>
       </c>
       <c r="B374" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C374" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="D374" t="s">
         <v>11</v>
       </c>
       <c r="E374" t="s">
         <v>12</v>
       </c>
       <c r="F374" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1292</v>
+        <v>1295</v>
       </c>
       <c r="H374" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="B375" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C375" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="D375" t="s">
         <v>11</v>
       </c>
       <c r="E375" t="s">
         <v>12</v>
       </c>
       <c r="F375" t="s">
-        <v>420</v>
+        <v>1285</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="H375" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="B376" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C376" t="s">
-        <v>392</v>
+        <v>324</v>
       </c>
       <c r="D376" t="s">
         <v>11</v>
       </c>
       <c r="E376" t="s">
         <v>12</v>
       </c>
+      <c r="F376" t="s">
+        <v>1136</v>
+      </c>
       <c r="G376" s="1" t="s">
-        <v>1298</v>
+        <v>1301</v>
       </c>
       <c r="H376" t="s">
-        <v>1299</v>
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C377" t="s">
+        <v>328</v>
+      </c>
+      <c r="D377" t="s">
+        <v>11</v>
+      </c>
+      <c r="E377" t="s">
+        <v>12</v>
+      </c>
+      <c r="F377" t="s">
+        <v>435</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C378" t="s">
+        <v>332</v>
+      </c>
+      <c r="D378" t="s">
+        <v>11</v>
+      </c>
+      <c r="E378" t="s">
+        <v>12</v>
+      </c>
+      <c r="F378" t="s">
+        <v>435</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C379" t="s">
+        <v>336</v>
+      </c>
+      <c r="D379" t="s">
+        <v>11</v>
+      </c>
+      <c r="E379" t="s">
+        <v>12</v>
+      </c>
+      <c r="F379" t="s">
+        <v>435</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C380" t="s">
+        <v>406</v>
+      </c>
+      <c r="D380" t="s">
+        <v>11</v>
+      </c>
+      <c r="E380" t="s">
+        <v>12</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1314</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -14788,50 +14937,54 @@
     <hyperlink ref="G352" r:id="rId351"/>
     <hyperlink ref="G353" r:id="rId352"/>
     <hyperlink ref="G354" r:id="rId353"/>
     <hyperlink ref="G355" r:id="rId354"/>
     <hyperlink ref="G356" r:id="rId355"/>
     <hyperlink ref="G357" r:id="rId356"/>
     <hyperlink ref="G358" r:id="rId357"/>
     <hyperlink ref="G359" r:id="rId358"/>
     <hyperlink ref="G360" r:id="rId359"/>
     <hyperlink ref="G361" r:id="rId360"/>
     <hyperlink ref="G362" r:id="rId361"/>
     <hyperlink ref="G363" r:id="rId362"/>
     <hyperlink ref="G364" r:id="rId363"/>
     <hyperlink ref="G365" r:id="rId364"/>
     <hyperlink ref="G366" r:id="rId365"/>
     <hyperlink ref="G367" r:id="rId366"/>
     <hyperlink ref="G368" r:id="rId367"/>
     <hyperlink ref="G369" r:id="rId368"/>
     <hyperlink ref="G370" r:id="rId369"/>
     <hyperlink ref="G371" r:id="rId370"/>
     <hyperlink ref="G372" r:id="rId371"/>
     <hyperlink ref="G373" r:id="rId372"/>
     <hyperlink ref="G374" r:id="rId373"/>
     <hyperlink ref="G375" r:id="rId374"/>
     <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>